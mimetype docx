--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -793,295 +793,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization analysis of average message delivery time for healthcare monitoring using a developed NB-IoT technology in a smart city</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
+                <w:t xml:space="preserve">High-Q Wireless SAW Sensors Based on AlN/Sapphire Bilayer Structure, Operating at 2.45 GHz Range for High-Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
+                <w:t xml:space="preserve">Qiaozhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihane Benbrik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sokaina Boukricha</w:t>
+                <w:t xml:space="preserve">Demba Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101290⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3419213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745372v1</w:t>
+                <w:t xml:space="preserve">hal-04628257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Wireless SAW Sensors Based on AlN/Sapphire Bilayer Structure, Operating at 2.45 GHz Range for High-Temperature Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Optimization analysis of average message delivery time for healthcare monitoring using a developed NB-IoT technology in a smart city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaozhen Zhang</w:t>
+                <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
+                <w:t xml:space="preserve">Jihane Benbrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demba Ba</w:t>
+                <w:t xml:space="preserve">Sokaina Boukricha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3419213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628257v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdigitated impedimetric-based Maackia amurensis lectin biosensor for prostate cancer biomarker</w:t>
               </w:r>
@@ -2133,347 +2133,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Optimized Reception Sensitivity of WBAN Sensors Exploiting Network Coding and Modulation Techniques in an Advanced NB-IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshad Mishra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reda Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.35784 - 35794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2022.3163314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408499v1</w:t>
+                <w:t xml:space="preserve">hal-03917074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Reception Sensitivity of WBAN Sensors Exploiting Network Coding and Modulation Techniques in an Advanced NB-IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
+                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Yahiaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.35784 - 35794. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2022.3163314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917074v1</w:t>
+                <w:t xml:space="preserve">hal-03408499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Enhancement for m-Sequence and Hadamard Code SAC-OCDMA Systems Based on Narrowband Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokaina Boukricha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2524,103 +2524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol Wireless Medical Sensor Networks in IoT for the Efficiency of Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Rattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (13), pp.10693 - 10704. </w:t>
@@ -2658,103 +2658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Accelerated End-to-End Probing Protocol for Narrowband IoT Medical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Rattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.34131-34141. </w:t>
@@ -2890,697 +2890,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03394418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing Mechanism of Surface Acoustic Wave Magnetic Field Sensors Based on Ferromagnetic Films</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Electrical Characterization of a Bilayer Pt/AlN/Sapphire One Port Resonator for Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Jean Claude Asseko Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">Eloi Jean Jacques Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston N'Tchayi Mbourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Traore Ndama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysée Obame Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tuffc.2021.3069382⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10040370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239335v1</w:t>
+                <w:t xml:space="preserve">hal-03169628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive resonant sensors: trends and future prospects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170008v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Electrical Characterization of a Bilayer Pt/AlN/Sapphire One Port Resonator for Sensor Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microcapsule-based biosensor containing catechol for the reagent-free inhibitive detection of benzoic acid by tyrosinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston N'Tchayi Mbourou</w:t>
+                <w:t xml:space="preserve">Yannig Nedellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoum Traore Ndama</w:t>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elysée Obame Ndong</w:t>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10040370⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.113137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2021.113137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169628v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Sensing Mechanism of Surface Acoustic Wave Magnetic Field Sensors Based on Ferromagnetic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tuffc.2021.3069382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169653v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcapsule-based biosensor containing catechol for the reagent-free inhibitive detection of benzoic acid by tyrosinase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive resonant sensors: trends and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Agostini</w:t>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 180, pp.113137. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2021.113137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166627v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct integration of SAW resonators on industrial metal for structural health monitoring applications</w:t>
               </w:r>
@@ -3694,697 +3694,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (16), pp.4630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865483v1</w:t>
+                <w:t xml:space="preserve">hal-02916341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">A Weak Form Nonlinear Model for Thermal Sensitivity of Love Wave Mode on Layered Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaozhen Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (16), pp.4630. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (6), pp.1275-1283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2968007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02916341v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Weak Form Nonlinear Model for Thermal Sensitivity of Love Wave Mode on Layered Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qiaozhen Zhang</w:t>
+                <w:t xml:space="preserve">FEM Modeling of the Temperature Influence on the Performance of SAW Sensors Operating at GigaHertz Frequency Range and at High Temperature Up to 500 • C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Asseko Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Jean Jacques Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston N’tchayi Mbourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2968007⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (15), pp.4166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20154166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02447088v1</w:t>
+                <w:t xml:space="preserve">hal-02913862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM Modeling of the Temperature Influence on the Performance of SAW Sensors Operating at GigaHertz Frequency Range and at High Temperature Up to 500 • C</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
+                <w:t xml:space="preserve">Design and Characterization of High-Q SAW Resonators Based on the AlN/Sapphire Structure Intended for High-Temperature Wireless Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20154166⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (13), pp.6985-6991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2978179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913862v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of High-Q SAW Resonators Based on the AlN/Sapphire Structure Intended for High-Temperature Wireless Sensor Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Laroche</w:t>
+                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20 (13), pp.6985-6991. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2978179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865522v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
               </w:r>
@@ -4632,831 +4632,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.045036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053657v1</w:t>
+                <w:t xml:space="preserve">hal-02865495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (4), pp.045036. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865495v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly confined radial contour modes in phononic crystal plate based on pillars with cap layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5099956⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.12LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351925v1</w:t>
+                <w:t xml:space="preserve">hal-02360172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (8), pp.083502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5114871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114799v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360172v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
+                <w:t xml:space="preserve">Highly confined radial contour modes in phononic crystal plate based on pillars with cap layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 115 (8), pp.083502. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (5), pp.055101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5114871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5099956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272689v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t>
               </w:r>
@@ -5821,429 +5821,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic isolation of disc shape modes using periodic corrugated plate based phononic crystal</w:t>
+                <w:t xml:space="preserve">AlN/GaN/Sapphire heterostructure for high-temperature packageless acoustic wave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">F. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2017.4029⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875403v1</w:t>
+                <w:t xml:space="preserve">hal-01868387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllable high-performance cavity resonators: designing localised defect states in a 1D phononic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar El Mazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (5), pp.258-258. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/el.2018.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/GaN/Sapphire heterostructure for high-temperature packageless acoustic wave devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic isolation of disc shape modes using periodic corrugated plate based phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bartoli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 283, pp.9-16. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (5), pp.301 - 303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2017.4029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868387v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Low Temperature Deposition of Nanocrystalline Diamond Films on ZnO/LiNbO3 Layered Structures Suitable for Waveguiding Layer Acoustic Wave Devices</w:t>
               </w:r>
@@ -6357,295 +6357,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lomello</w:t>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.113502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4995364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628903v1</w:t>
+                <w:t xml:space="preserve">hal-01635348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Elmazria</w:t>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 111, pp.113502. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.211 - 218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4995364⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635348v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
               </w:r>
@@ -6670,51 +6670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6765,77 +6765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ir-Rh thin films as high-temperature electrodes for surface acoustic wave sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7412,307 +7412,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored vacuum deposition of dielectric coatings over surface acoustic wave devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Shvetsov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kushal Bhattacharjee</w:t>
+                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.02.022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (IUS), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266585v1</w:t>
+                <w:t xml:space="preserve">hal-01257417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
+                <w:t xml:space="preserve">Monitored vacuum deposition of dielectric coatings over surface acoustic wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shvetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vacuum Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.02.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01257417v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of a wireless SAW temperature sensor and associated antenna</w:t>
               </w:r>
@@ -7724,51 +7724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Blampain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8122,51 +8122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8252,51 +8252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8341,441 +8341,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a 3GHz oscillator based on Nano-Carbon-Diamond-film-based guided wave resonators</w:t>
+                <w:t xml:space="preserve">Flexible Over-Moded Resonators Based on P(VDF-TrFE) Thin Films With Very High Temperature Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Salut</w:t>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gesset</w:t>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Emmanuel Senechault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112, pp.133 - 138. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (10), pp.2039-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931763v1</w:t>
+                <w:t xml:space="preserve">hal-01292310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Over-Moded Resonators Based on P(VDF-TrFE) Thin Films With Very High Temperature Coefficient</w:t>
+                <w:t xml:space="preserve">Functional poly(urethane-imide) s containing Lewis bases for SO2 detection by Love surface acoustic wave gas micro-sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Son Nguyen</w:t>
+                <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Badie</w:t>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Senechault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+                <w:t xml:space="preserve">Rafael Jimenez Rioboo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 185, pp.309-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.04.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2794⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292310v1</w:t>
+                <w:t xml:space="preserve">hal-01283885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional poly(urethane-imide) s containing Lewis bases for SO2 detection by Love surface acoustic wave gas micro-sensors</w:t>
+                <w:t xml:space="preserve">Fabrication of a 3GHz oscillator based on Nano-Carbon-Diamond-film-based guided wave resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
+                <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Alem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Jimenez Rioboo</w:t>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.04.120⟩</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.133 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283885v1</w:t>
+                <w:t xml:space="preserve">hal-00931763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium interdigital transducers for high-temperature surface acoustic wave applications</w:t>
               </w:r>
@@ -9172,51 +9172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Sensitivity of SAW-Based Pirani Vacuum Pressure Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9345,51 +9345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (3), pp.603-610. </w:t>
@@ -9421,291 +9421,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic wave devices based on AlN/sapphire structure for high temperature applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlN/ZnO/diamond waveguiding layer acoustic wave structure: theoretical and experimental results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Assouar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akram Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3430042⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (8), pp.1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2010.1620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783913v1</w:t>
+                <w:t xml:space="preserve">hal-00628408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/ZnO/diamond waveguiding layer acoustic wave structure: theoretical and experimental results.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface acoustic wave devices based on AlN/sapphire structure for high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Djouadi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57 (8), pp.1818. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (20), pp.203503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2010.1620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3430042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628408v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature study of potassium niobate (KNbO&amp;lt;sub&amp;gt;3&amp;lt;/&amp;gt;) elastic constants by brillouin spectroscopy</w:t>
               </w:r>
@@ -9743,51 +9743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hakiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (3), pp.644-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9860,51 +9860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9963,51 +9963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/ZnO/diamond structure combining isolated and surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10269,51 +10269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bensmaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10671,51 +10671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pastureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10929,51 +10929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belmahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11358,51 +11358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11492,64 +11492,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Maufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demba Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
@@ -11868,51 +11868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW Based Sensing System Coupled to a Thin Flexible Antenna for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Makdissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12240,64 +12240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Resonant Sensors: Trends and Future Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12319,51 +12319,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2022, Session Invited Journal Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dallas, Texas, United States. pp.12618 - 12632, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483041v1</w:t>
@@ -12413,51 +12413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Verzellesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12655,51 +12655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiarities of Wireless Interrogation of SAW-Resonator Vibration Sensor by RF Pulse-Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Merkulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shvetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12893,51 +12893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW RFID Devices Using Connected IDTs as an Alternative to Conventional Reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13079,51 +13079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Photonics and Beyond (PR'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gerardmer, France</w:t>
@@ -13146,286 +13146,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Surface Acoustic Wave Magnetic Field Sensor Using Multilayered TbCo2/FeCo Thin Film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Cr-Si Electrodes on Langasite Surface Acoustic Wave Resonators for High Temperature Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pernod</w:t>
+                <w:t xml:space="preserve">M.A. Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd Eurosensors Conference, EUROSENSORS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318300v1</w:t>
+                <w:t xml:space="preserve">hal-02413187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Cr-Si Electrodes on Langasite Surface Acoustic Wave Resonators for High Temperature Sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
+                <w:t xml:space="preserve">Highly Sensitive Surface Acoustic Wave Magnetic Field Sensor Using Multilayered TbCo2/FeCo Thin Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd Eurosensors Conference, EUROSENSORS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Graz, Austria. pp.902, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2130902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413187v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Cr5Si3 electrodes on langasite surface acoustic wave resonators for high temperature sensing</w:t>
               </w:r>
@@ -13530,182 +13530,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/ZnO/LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; packageless structure as a low-profile sensor for on-body applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Materials for high-temperature surface acoustic waves applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941689v1</w:t>
+                <w:t xml:space="preserve">hal-02413204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13713,51 +13696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
@@ -13780,191 +13763,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials for high-temperature surface acoustic waves applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AlN/ZnO/LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; packageless structure as a low-profile sensor for on-body applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413204v1</w:t>
+                <w:t xml:space="preserve">hal-01941689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of ScAlN/Sapphire structure based SAW sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14067,51 +14067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14201,51 +14201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14309,77 +14309,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the magnetic response in magnetic field SAW sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14430,90 +14430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature SAW electrodes based on Ir-Rh thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intern. Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14832,51 +14832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14953,90 +14953,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, réalisation et test d'un micro-capteur de pression Pirani pour un fonctionnement au voisinage de la pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaoukiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gerbedoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 2 p</w:t>
@@ -15199,77 +15199,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between structural properties of AlN/Sapphire and performances of SAW devices in wide temperature range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15355,51 +15355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Scipioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUS 2013, IEEE International Ultrasonics Symposium, Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.2159-2162., </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15485,51 +15485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Frequency Control Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2013, Prague, Czech Republic. </w:t>
@@ -15561,248 +15561,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature uniformity of microdroplet heated by Rayleigh Surface Acoustic Wave in view of biological reaction</w:t>
+                <w:t xml:space="preserve">Infra-Red Thermography for spatially resolved measurements of the temperature distribution on the Acoustic Wave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roux-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Beyssen</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1885-1888, </w:t>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1938-1941, </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344186v1</w:t>
+                <w:t xml:space="preserve">hal-01344183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra-Red Thermography for spatially resolved measurements of the temperature distribution on the Acoustic Wave devices</w:t>
+                <w:t xml:space="preserve">Temperature uniformity of microdroplet heated by Rayleigh Surface Acoustic Wave in view of biological reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roux-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1938-1941, </w:t>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1885-1888, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344183v1</w:t>
+                <w:t xml:space="preserve">hal-01344186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire as packageless structure for SAW applications in harsh environments</w:t>
               </w:r>
@@ -15840,51 +15840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Germany. pp.2102-2105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16022,51 +16022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of crack-free 30 µm AlN on IDT/ZnO/Si for wave guiding layer acoustic wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16476,64 +16476,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d'oscillateurs haute fréquence (GHz) à base de résonateurs SAW sur substrat en carbone diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16588,51 +16588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin spectroscopy applied to the characterization of SAW propagation losses in langasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16765,51 +16765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFTF 2010, 24th European Frequency and Time Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
@@ -16838,51 +16838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d'Oscillateurs Haute Fréquence (GHz) à base de Résonateurs SAW sur Substrat en Carbone Diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16890,51 +16890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
@@ -17222,51 +17222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless and batteryless surface acoustic wave sensors for high temperature environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17451,51 +17451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated acoustic wave based on AlN/ZnO/diamond structure for sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zghoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17969,51 +17969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domains Inversion in LiNbO3 Using Electron Beam Irradiation for Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Moubchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18677,103 +18677,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice of Removal: SAW resonators for magnetic field sensing with (TbCo2/FeCo) multilayered IDTs as sensitive layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19404,51 +19404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadj-Sadek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Benbrik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Fatimah Abd Rahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairuddin Md Arshad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash C B Gopinath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faris Mohamad Fathil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-024-06189-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04342982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M&#8217;jahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3299704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beyssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020081" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3163314" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouzidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-022-00562-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rattal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3125886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3061257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239335v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3069382" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Asseko Ondo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Jean Jacques Blampain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Tchayi Mbourou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Traore Ndama" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Obame Ndong" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040370" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mengue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhgoon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac2ef4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2968007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;tchayi Mbourou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2943310" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099956" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Shvetsov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Sakharov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2797093" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875403v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.4029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183495v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Mazria" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0515" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02446603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006710" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shvetsov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Bhattacharjee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.02.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8NGLC4G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allies" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiyan Mahalingam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Sik Yang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Singh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2086055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Soussou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2010.1620" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480165v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFB68E882689E91EC84ACE8CAC3018C13451420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsimbal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270536" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172250v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensmaine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Brizoual L." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413462v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769461" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639571" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067647v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Verzellesi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors43011.2019.8956784" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413904v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Merkulov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251622" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067686v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metroind4.0iot48571.2020.9138176" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067674v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2019.8856146" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318300v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130902" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020259v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaoukiel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384510v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rischette" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0552" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344186v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0480" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344183v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0494" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799998v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0574" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zghoon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096087v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pastureaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321453v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092763" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777142v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ033S" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadj-Sadek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Benbrik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Fatimah Abd Rahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairuddin Md Arshad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash C B Gopinath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faris Mohamad Fathil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-024-06189-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04342982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M&#8217;jahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3299704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beyssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020081" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3163314" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouzidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-022-00562-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rattal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3125886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3061257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Asseko Ondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Jean Jacques Blampain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Tchayi Mbourou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Traore Ndama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Obame Ndong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040370" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3069382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mengue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhgoon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac2ef4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2968007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;tchayi Mbourou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154166" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2943310" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099956" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Shvetsov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Sakharov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2797093" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Mazria" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0515" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875403v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.4029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02446603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006710" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266585v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shvetsov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Bhattacharjee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.02.022" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8NGLC4G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allies" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiyan Mahalingam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Sik Yang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Singh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2086055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Soussou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2010.1620" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480165v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFB68E882689E91EC84ACE8CAC3018C13451420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsimbal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270536" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172250v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensmaine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Brizoual L." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413462v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769461" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639571" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067647v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Verzellesi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors43011.2019.8956784" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413904v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Merkulov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251622" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067686v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metroind4.0iot48571.2020.9138176" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067674v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2019.8856146" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318300v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130902" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020259v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaoukiel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384510v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rischette" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0552" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344183v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0494" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344186v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0480" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799998v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0574" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zghoon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096087v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pastureaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321453v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092763" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777142v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ033S" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>