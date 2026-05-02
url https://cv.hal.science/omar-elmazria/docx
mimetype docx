--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -395,425 +395,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Sensitivity SAW Magnetic Field Sensor based on a Co&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;B&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; Bilayer</w:t>
+                <w:t xml:space="preserve">Hybrid AI-Driven Optimization for Real-Time 6G Ad Hoc Communications Using Fluid Antenna Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mengue</w:t>
+                <w:t xml:space="preserve">El-Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+                <w:t xml:space="preserve">Ayoub Hadj-Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yang</w:t>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3634136⟩</w:t>
+              <w:t xml:space="preserve">Physical Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phycom.2025.102948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389918v1</w:t>
+                <w:t xml:space="preserve">hal-05413011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid AI-Driven Optimization for Real-Time 6G Ad Hoc Communications Using Fluid Antenna Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the sensitivity of Love wave MSAW sensors by magnetoelastic layer thickness variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El-Miloud Ar-Reyouchi</w:t>
+                <w:t xml:space="preserve">S. Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoub Hadj-Sadek</w:t>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">S. Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.102948. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.025031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phycom.2025.102948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ada859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413011v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the sensitivity of Love wave MSAW sensors by magnetoelastic layer thickness variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High Sensitivity SAW Magnetic Field Sensor based on a Co&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;40&amp;lt;/sub&amp;gt;B&amp;lt;sub&amp;gt;20&amp;lt;/sub&amp;gt; Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hage-Ali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">L. Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (2), pp.025031. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.1871 - 1879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ada859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3634136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980112v1</w:t>
+                <w:t xml:space="preserve">hal-05389918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Q Wireless SAW Sensors Based on AlN/Sapphire Bilayer Structure, Operating at 2.45 GHz Range for High-Temperature Applications</w:t>
               </w:r>
@@ -933,51 +933,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization analysis of average message delivery time for healthcare monitoring using a developed NB-IoT technology in a smart city</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1195,606 +1195,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements hybrides basés sur des grains pour le développement de scénarios individualisés pour la remise à niveau en électronique</w:t>
+                <w:t xml:space="preserve">Temperature and strain SAW/BAW sensors on metallic substrates with RFID capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Landrault</w:t>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pasquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid M’jahed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+                <w:t xml:space="preserve">Cyril Noirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20231012⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.095017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aceaec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342982v1</w:t>
+                <w:t xml:space="preserve">hal-04219691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and strain SAW/BAW sensors on metallic substrates with RFID capability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Magnetic SAW RFID Sensor Based on Love Wave for Detection of Magnetic Field and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
+                <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Noirel</w:t>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poncot</w:t>
+                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (9), pp.095017. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.528-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aceaec⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2023.3299704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219691v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic SAW RFID Sensor Based on Love Wave for Detection of Magnetic Field and Temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of Ribbon-Structured SiO2 Films to AlN-Based and AlN/Diamond-Based Lamb Wave Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Meistersheim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Floer</w:t>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.528-535. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (14), pp.6284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2023.3299704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23146284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219712v1</w:t>
+                <w:t xml:space="preserve">hal-04182220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Ribbon-Structured SiO2 Films to AlN-Based and AlN/Diamond-Based Lamb Wave Resonators</w:t>
+                <w:t xml:space="preserve">Enseignements hybrides basés sur des grains pour le développement de scénarios individualisés pour la remise à niveau en électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+                <w:t xml:space="preserve">Alexis Landrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+                <w:t xml:space="preserve">Christophe Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Hamid M’jahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (14), pp.6284. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23146284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182220v1</w:t>
+                <w:t xml:space="preserve">hal-04342982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative NiAl Electrodes for Long-Term, Intermediate High-Temperature SAW Sensing Applications Using LiNbO 3 Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Maufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Makdissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1999,1765 +1999,1765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Love-Wave Biosensor Based on an Analytical Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+                <w:t xml:space="preserve">Optimized Reception Sensitivity of WBAN Sensors Exploiting Network Coding and Modulation Techniques in an Advanced NB-IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Bonhomme</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reda Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/chemosensors10020081⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.35784 - 35794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2022.3163314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03701259v1</w:t>
+                <w:t xml:space="preserve">hal-03917074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Reception Sensitivity of WBAN Sensors Exploiting Network Coding and Modulation Techniques in an Advanced NB-IoT</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/access.2022.3163314⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917074v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Performance Enhancement for m-Sequence and Hadamard Code SAC-OCDMA Systems Based on Narrowband Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokaina Boukricha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afaf Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réda Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.341-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10776-022-00562-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408499v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement for m-Sequence and Hadamard Code SAC-OCDMA Systems Based on Narrowband Filters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Protocol Wireless Medical Sensor Networks in IoT for the Efficiency of Healthcare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Réda Yahiaoui</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Rattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Wireless Information Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10776-022-00562-x⟩</w:t>
+              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (13), pp.10693 - 10704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jiot.2021.3125886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745404v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol Wireless Medical Sensor Networks in IoT for the Efficiency of Healthcare</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
+                <w:t xml:space="preserve">Development of a Love-Wave Biosensor Based on an Analytical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alberto Segura Chavez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Rattal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Reda Yahiaoui</w:t>
+                <w:t xml:space="preserve">Denis Beyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (13), pp.10693 - 10704. </w:t>
+              <w:t xml:space="preserve">Chemosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jiot.2021.3125886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/chemosensors10020081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917076v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Accelerated End-to-End Probing Protocol for Narrowband IoT Medical Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Reda Yahiaoui</w:t>
+                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3061257⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169671v1</w:t>
+                <w:t xml:space="preserve">hal-03169653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langasite as Piezoelectric Substrate for Sensors in Harsh Environments: Investigation of Surface Degradation under High-Temperature Air Atmosphere</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling and Electrical Characterization of a Bilayer Pt/AlN/Sapphire One Port Resonator for Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Asseko Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Jean Jacques Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston N'Tchayi Mbourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Traore Ndama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elysée Obame Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21175978⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10040370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394418v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Electrical Characterization of a Bilayer Pt/AlN/Sapphire One Port Resonator for Sensor Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elysée Obame Ndong</w:t>
+                <w:t xml:space="preserve">Microcapsule-based biosensor containing catechol for the reagent-free inhibitive detection of benzoic acid by tyrosinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Nedellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10040370⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.113137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2021.113137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169628v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Sensing Mechanism of Surface Acoustic Wave Magnetic Field Sensors Based on Ferromagnetic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tuffc.2021.3069382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169653v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcapsule-based biosensor containing catechol for the reagent-free inhibitive detection of benzoic acid by tyrosinase</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Agostini</w:t>
+                <w:t xml:space="preserve">Passive resonant sensors: trends and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2021.113137⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166627v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing Mechanism of Surface Acoustic Wave Magnetic Field Sensors Based on Ferromagnetic Films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tao Han</w:t>
+                <w:t xml:space="preserve">Direct integration of SAW resonators on industrial metal for structural health monitoring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (12), pp.125009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac2ef4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tuffc.2021.3069382⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03239335v1</w:t>
+                <w:t xml:space="preserve">hal-03920943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive resonant sensors: trends and future prospects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Langasite as Piezoelectric Substrate for Sensors in Harsh Environments: Investigation of Surface Degradation under High-Temperature Air Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (17), pp.5978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s21175978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170008v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct integration of SAW resonators on industrial metal for structural health monitoring applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Floer</w:t>
+                <w:t xml:space="preserve">An Accelerated End-to-End Probing Protocol for Narrowband IoT Medical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Rattal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reda Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (12), pp.125009. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.34131-34141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ac2ef4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3061257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03920943v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,90 +3847,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Weak Form Nonlinear Model for Thermal Sensitivity of Love Wave Mode on Layered Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaozhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (6), pp.1275-1283. </w:t>
@@ -3968,90 +3968,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM Modeling of the Temperature Influence on the Performance of SAW Sensors Operating at GigaHertz Frequency Range and at High Temperature Up to 500 • C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Asseko Ondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Jean Jacques Blampain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston N’tchayi Mbourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4102,51 +4102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Characterization of High-Q SAW Resonators Based on the AlN/Sapphire Structure Intended for High-Temperature Wireless Sensor Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4249,90 +4249,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
@@ -4364,632 +4364,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SAW RFID devices using connected IDTs as an alternative to conventional reflectors for harsh environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Mishra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Mengue</w:t>
+                <w:t xml:space="preserve">Pascal Nicolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014053⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Volume: 67 (6), pp.1267 - 1274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2943310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913853v1</w:t>
+                <w:t xml:space="preserve">hal-02352199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAW RFID devices using connected IDTs as an alternative to conventional reflectors for harsh environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Floer</w:t>
+                <w:t xml:space="preserve">Microstructured Multilayered Surface-Acoustic-Wave Device for Multifunctional Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Volume: 67 (6), pp.1267 - 1274. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2019.2943310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.14.014053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352199v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865495v1</w:t>
+                <w:t xml:space="preserve">hal-03053657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.045036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053657v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5040,103 +5040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Naumenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 115 (8), pp.083502. </w:t>
@@ -5174,77 +5174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5308,90 +5308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly confined radial contour modes in phononic crystal plate based on pillars with cap layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5570,814 +5570,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Temperature SAW Resonator Sensors: Electrode Design Specifics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">AlN/ZnO/LiNbO 3 Packageless Structure as a Low-Profile Sensor for Potential On-Body Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 65 (4), pp.657 - 664. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2797093⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 65 (10), pp.1925-1932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2839262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868419v1</w:t>
+                <w:t xml:space="preserve">hal-01941686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/ZnO/LiNbO 3 Packageless Structure as a Low-Profile Sensor for Potential On-Body Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Controllable high-performance cavity resonators: designing localised defect states in a 1D phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar El Mazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2839262⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (5), pp.258-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2018.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941686v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/GaN/Sapphire heterostructure for high-temperature packageless acoustic wave devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic isolation of disc shape modes using periodic corrugated plate based phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bartoli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 283, pp.9-16. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (5), pp.301 - 303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2017.4029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868387v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable high-performance cavity resonators: designing localised defect states in a 1D phononic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">AlN/GaN/Sapphire heterostructure for high-temperature packageless acoustic wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (5), pp.258-258. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2018.0515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183495v1</w:t>
+                <w:t xml:space="preserve">hal-01868387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic isolation of disc shape modes using periodic corrugated plate based phononic crystal</w:t>
+                <w:t xml:space="preserve">Study of Low Temperature Deposition of Nanocrystalline Diamond Films on ZnO/LiNbO3 Layered Structures Suitable for Waveguiding Layer Acoustic Wave Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+                <w:t xml:space="preserve">Damia Dekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Fabien Bénédic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2017.4029⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201800251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875403v1</w:t>
+                <w:t xml:space="preserve">hal-02446603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Low Temperature Deposition of Nanocrystalline Diamond Films on ZnO/LiNbO3 Layered Structures Suitable for Waveguiding Layer Acoustic Wave Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damia Dekkar</w:t>
+                <w:t xml:space="preserve">High-Temperature SAW Resonator Sensors: Electrode Design Specifics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bénédic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Alexander S Shvetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovidiu Brinza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sergei A Sakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 215, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (4), pp.657 - 664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201800251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2797093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446603v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
               </w:r>
@@ -6402,51 +6402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6510,64 +6510,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6670,51 +6670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6778,90 +6778,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ir-Rh thin films as high-temperature electrodes for surface acoustic wave sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 243, pp.35-42. </w:t>
@@ -6912,90 +6912,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire SAW Heterostructure for High-Temperature Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (6), pp.898 - 906. </w:t>
@@ -7046,90 +7046,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic field SAW sensors based on magnetostrictive-piezoelectric layered structures: FEM modeling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 240, pp.41 - 49. </w:t>
@@ -7161,869 +7161,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh Surface Acoustic Wave As an Efficient Heating System for Biological Reactions: Investigation of Microdroplet Temperature Uniformity</w:t>
+                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Roux-Marchand</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 62 (4), pp.729-735. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006710⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 62 (IUS), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293132v1</w:t>
+                <w:t xml:space="preserve">hal-01257417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN films deposited by dc magnetron sputtering and high power impulse magnetron sputtering for SAW applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitored vacuum deposition of dielectric coatings over surface acoustic wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shvetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ait Aissa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Meriem Elhosni</w:t>
+                <w:t xml:space="preserve">Kushal Bhattacharjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145307⟩</w:t>
+              <w:t xml:space="preserve">Vacuum Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293135v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh Surface Acoustic Wave As an Efficient Heating System for Biological Reactions: Investigation of Microdroplet Temperature Uniformity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Roux-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Frederic Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 62 (IUS), </w:t>
+              <w:t xml:space="preserve">, 2015, 62 (4), pp.729-735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257417v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored vacuum deposition of dielectric coatings over surface acoustic wave devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlN films deposited by dc magnetron sputtering and high power impulse magnetron sputtering for SAW applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Shvetsov</w:t>
+                <w:t xml:space="preserve">K. Ait Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kushal Bhattacharjee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+                <w:t xml:space="preserve">Amine Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.02.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (14), pp.145307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/14/145307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266585v1</w:t>
+                <w:t xml:space="preserve">hal-01293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a wireless SAW temperature sensor and associated antenna</w:t>
+                <w:t xml:space="preserve">Development of wireless, batteryfree gyroscope based on one-port SAW delay line and double resonant antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Allies</w:t>
+                <w:t xml:space="preserve">Chen Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Blampain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+                <w:t xml:space="preserve">Thaiyan Mahalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Prieur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sang Sik Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.270-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293185v1</w:t>
+                <w:t xml:space="preserve">hal-01293187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of wireless, batteryfree gyroscope based on one-port SAW delay line and double resonant antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modeling of a wireless SAW temperature sensor and associated antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.8-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293187v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/Sapphire: a promising structure for high temperature and high frequency SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Blampain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,64 +8096,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packageless AlN/ZnO/Si Structure for SAW Devices Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8341,774 +8341,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Over-Moded Resonators Based on P(VDF-TrFE) Thin Films With Very High Temperature Coefficient</w:t>
+                <w:t xml:space="preserve">Fabrication of a 3GHz oscillator based on Nano-Carbon-Diamond-film-based guided wave resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Son Nguyen</w:t>
+                <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Badie</w:t>
+                <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Senechault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloi Blampain</w:t>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (10), pp.2039-2043. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.133 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292310v1</w:t>
+                <w:t xml:space="preserve">hal-00931763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional poly(urethane-imide) s containing Lewis bases for SO2 detection by Love surface acoustic wave gas micro-sensors</w:t>
+                <w:t xml:space="preserve">Flexible Over-Moded Resonators Based on P(VDF-TrFE) Thin Films With Very High Temperature Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halima Alem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Jimenez Rioboo</w:t>
+                <w:t xml:space="preserve">Emmanuel Senechault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.04.120⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (10), pp.2039-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01283885v1</w:t>
+                <w:t xml:space="preserve">hal-01292310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a 3GHz oscillator based on Nano-Carbon-Diamond-film-based guided wave resonators</w:t>
+                <w:t xml:space="preserve">Functional poly(urethane-imide) s containing Lewis bases for SO2 detection by Love surface acoustic wave gas micro-sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Salut</w:t>
+                <w:t xml:space="preserve">Ismail Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gesset</w:t>
+                <w:t xml:space="preserve">Halima Alem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+                <w:t xml:space="preserve">Rafael Jimenez Rioboo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 185, pp.309-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.04.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.096⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931763v1</w:t>
+                <w:t xml:space="preserve">hal-01283885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium interdigital transducers for high-temperature surface acoustic wave applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Investigations on AlN/Sapphire piezoelectric bilayer structure for high-temperature SAW applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (2), pp.194-197. </w:t>
+              <w:t xml:space="preserve">, 2012, 59 (5), pp.999 - 1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783991v1</w:t>
+                <w:t xml:space="preserve">hal-00783993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on AlN/Sapphire piezoelectric bilayer structure for high-temperature SAW applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Iridium interdigital transducers for high-temperature surface acoustic wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Bardong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (5), pp.999 - 1005. </w:t>
+              <w:t xml:space="preserve">, 2012, 59 (2), pp.194-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2012.2178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783993v1</w:t>
+                <w:t xml:space="preserve">hal-00783991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly textured growth of AlN films on sapphire by magnetron sputtering for high temperature surface acoustic wave applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coriolan Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9293,103 +9293,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of platinum/tantalum as interdigital transducers for SAW devices in high-temperature environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (3), pp.603-610. </w:t>
@@ -9427,90 +9427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/ZnO/diamond waveguiding layer acoustic wave structure: theoretical and experimental results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Soussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Djouadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9561,103 +9561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface acoustic wave devices based on AlN/sapphire structure for high temperature applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 96 (20), pp.203503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9976,51 +9976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/ZnO/diamond structure combining isolated and surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10237,282 +10237,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of ZnO inclined c-axis on silicon and diamond by r.f. magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bensmaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Elmazria</w:t>
+                <w:t xml:space="preserve">D. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Benyoucef</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Galez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (5-8), pp.1260-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172250v1</w:t>
+                <w:t xml:space="preserve">hal-00339042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deposition of ZnO inclined c-axis on silicon and diamond by r.f. magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mugnier</w:t>
+                <w:t xml:space="preserve">S. Bensmaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Brizoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204, pp.3091-3095</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339042v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic and Piezoelectric Constants of Potassium Niobate Studied by Brillouin Spectroscopy</w:t>
               </w:r>
@@ -10955,51 +10955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 176, pp.37-49</w:t>
@@ -11185,103 +11185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Sensitivity of a Passive RFID Magnetic SAW Sensor Based on Love Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on RFID (RFID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cambridge, United Kingdom. pp.1-5, </w:t>
@@ -11313,351 +11313,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional MSAW sensor based on Love wave with RFID tags functionalities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurine Meistersheim</w:t>
+                <w:t xml:space="preserve">LiNbO3/SiO2/Si POI Heterostructure Surface Acoustic Wave Sensor for Intermediate High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Maufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.154-157, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067792v1</w:t>
+                <w:t xml:space="preserve">hal-05069616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3/SiO2/Si POI Heterostructure Surface Acoustic Wave Sensor for Intermediate High Temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional MSAW sensor based on Love wave with RFID tags functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
+                <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamid Mjahed</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.154-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069616v1</w:t>
+                <w:t xml:space="preserve">hal-05067792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW-RFID Sensors for Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Maufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11721,103 +11721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly sensititive magnetic field SAW sensor on Metglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Friedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France. pp.1-2, </w:t>
@@ -11868,64 +11868,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW Based Sensing System Coupled to a Thin Flexible Antenna for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Makdissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11972,103 +11972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW-RFID temperature and strain sensors on metallic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid M’jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
@@ -12132,64 +12132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Maufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12240,756 +12240,756 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Resonant Sensors: Trends and Future Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2022, Session Invited Journal Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dallas, Texas, United States. pp.12618 - 12632, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless stretchable SAW sensors based on Z-cut lithium niobate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Floer</w:t>
+                <w:t xml:space="preserve">Peculiarities of Wireless Interrogation of SAW-Resonator Vibration Sensor by RF Pulse-Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Merkulov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shvetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SENSORS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-3, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/sensors43011.2019.8956784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067647v1</w:t>
+                <w:t xml:space="preserve">hal-05413904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional sensor (Magnetic field and temperature) based on Micro-structured and multilayered SAW device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Hehn</w:t>
+                <w:t xml:space="preserve">SAW Sensors Directly Integrated onto Industrial Metallic Parts for Manufacturing 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Workshop on Metrology for Industry 4.0 &amp; IoT (MetroInd4.0&amp;IoT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.158-161, </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/metroind4.0iot48571.2020.9138176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413932v1</w:t>
+                <w:t xml:space="preserve">hal-05067686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiarities of Wireless Interrogation of SAW-Resonator Vibration Sensor by RF Pulse-Signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless stretchable SAW sensors based on Z-cut lithium niobate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Merkulov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Louis Verzellesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE SENSORS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montreal, Canada. pp.1-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/sensors43011.2019.8956784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413904v1</w:t>
+                <w:t xml:space="preserve">hal-05067647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAW Sensors Directly Integrated onto Industrial Metallic Parts for Manufacturing 4.0</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Multifunctional sensor (Magnetic field and temperature) based on Micro-structured and multilayered SAW device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Workshop on Metrology for Industry 4.0 &amp; IoT (MetroInd4.0&amp;IoT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Roma, Italy. pp.158-161, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Las Vegas, United States. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/metroind4.0iot48571.2020.9138176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067686v1</w:t>
+                <w:t xml:space="preserve">hal-05413932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW RFID Devices Using Connected IDTs as an Alternative to Conventional Reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 Joint Conference of the IEEE International Frequency Control Symposium and European Frequency and Time Forum (EFTF/IFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Orlando, United States. pp.1-3, </w:t>
@@ -13027,90 +13027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScAlN thin films studied by Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13204,51 +13204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan</w:t>
@@ -13316,51 +13316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pernod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13536,64 +13536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials for high-temperature surface acoustic waves applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13657,64 +13657,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13769,103 +13769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/ZnO/LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; packageless structure as a low-profile sensor for on-body applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States</w:t>
@@ -13894,77 +13894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of ScAlN/Sapphire structure based SAW sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14028,90 +14028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond/ZnO/LiNbO3 structure for packageless acoustic wave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14156,338 +14156,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First investigations on stoichiometric lithium niobate as piezoelectric substrate for high-temperature surface acoustic waves applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">Control of the magnetic response in magnetic field SAW sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icsens.2017.8234068⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628825v1</w:t>
+                <w:t xml:space="preserve">hal-05321448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the magnetic response in magnetic field SAW sensors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Floer</w:t>
+                <w:t xml:space="preserve">First investigations on stoichiometric lithium niobate as piezoelectric substrate for high-temperature surface acoustic waves applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Alhousseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3, </w:t>
+              <w:t xml:space="preserve">IEEE Sensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2017, Glasgow, United Kingdom. pp.576, </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8233971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icsens.2017.8234068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321448v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature SAW electrodes based on Ir-Rh thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14551,90 +14551,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packageless acoustic wave sensors for wireless body-centric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kouitat Njiwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.1-3, </w:t>
@@ -14672,90 +14672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Al2O3/GaN/Sapphire layered structure for high temperature SAW sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14819,64 +14819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Multilayer Piezo-magnetic SAW Delay Line for Magnetic Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14934,563 +14934,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception, réalisation et test d'un micro-capteur de pression Pirani pour un fonctionnement au voisinage de la pression atmosphérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between structural properties of AlN/Sapphire and performances of SAW devices in wide temperature range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01020259v1</w:t>
+                <w:t xml:space="preserve">hal-01257416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid microfluidic biosensor for single cell flow impedance spectroscopy: theoretical approach and firt validations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Wavelet versus Fourier for wireless SAW sensors resonance frequency measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rischette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Scipioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDICON 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-00846-2_208⟩</w:t>
+              <w:t xml:space="preserve">IUS 2013, IEEE International Ultrasonics Symposium, Prague</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.2159-2162., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397383v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between structural properties of AlN/Sapphire and performances of SAW devices in wide temperature range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Hybrid microfluidic biosensor for single cell flow impedance spectroscopy: theoretical approach and firt validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Shirzadfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Nadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">MEDICON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Seville, Spain. pp.841-844, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-00846-2_208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257416v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet versus Fourier for wireless SAW sensors resonance frequency measurement</w:t>
+                <w:t xml:space="preserve">Conception, réalisation et test d'un micro-capteur de pression Pirani pour un fonctionnement au voisinage de la pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rischette</w:t>
+                <w:t xml:space="preserve">Mohammed Moutaoukiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Scipioni</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gerbedoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUS 2013, IEEE International Ultrasonics Symposium, Prague</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384510v1</w:t>
+                <w:t xml:space="preserve">hal-01020259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packageless temperature sensor based on AlN/IDT/ZnO/Silicon layered structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15561,317 +15561,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra-Red Thermography for spatially resolved measurements of the temperature distribution on the Acoustic Wave devices</w:t>
+                <w:t xml:space="preserve">Temperature uniformity of microdroplet heated by Rayleigh Surface Acoustic Wave in view of biological reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roux-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1938-1941, </w:t>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1885-1888, </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344183v1</w:t>
+                <w:t xml:space="preserve">hal-01344186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature uniformity of microdroplet heated by Rayleigh Surface Acoustic Wave in view of biological reaction</w:t>
+                <w:t xml:space="preserve">Infra-Red Thermography for spatially resolved measurements of the temperature distribution on the Acoustic Wave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roux-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Beyssen</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1885-1888, </w:t>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1938-1941, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344186v1</w:t>
+                <w:t xml:space="preserve">hal-01344183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire as packageless structure for SAW applications in harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15918,64 +15918,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of langasite regarding SAW applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Dresde, Germany. pp.2098-2101, </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16061,51 +16061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.2313-2316, </w:t>
@@ -16143,64 +16143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless SAW sensor for high temperature applications: material point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Microtechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16225,90 +16225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iridium interdigital transducers for ultra-high-temperature SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bruckner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16333,90 +16333,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is AlN/Sapphire bilayer structure an alternative to langasite for ultra-high-temperature SAW applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bruckner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16457,484 +16457,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d'oscillateurs haute fréquence (GHz) à base de résonateurs SAW sur substrat en carbone diamant</w:t>
+                <w:t xml:space="preserve">Fabrication of a 3 GHz Oscillator based on NANO-Carbon-DIAMOND-FILM-BASED Guided Wave Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Assouar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">EFTF 2010, 24th European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573230v1</w:t>
+                <w:t xml:space="preserve">hal-00578968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin spectroscopy applied to the characterization of SAW propagation losses in langasite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Fabrication d'oscillateurs haute fréquence (GHz) à base de résonateurs SAW sur substrat en carbone diamant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.539-542</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277408v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a 3 GHz Oscillator based on NANO-Carbon-DIAMOND-FILM-BASED Guided Wave Resonators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Martin</w:t>
+                <w:t xml:space="preserve">Brillouin spectroscopy applied to the characterization of SAW propagation losses in langasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Saada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Assouar</w:t>
+                <w:t xml:space="preserve">Mahdieh Seifaddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF 2010, 24th European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">2010 IEEE Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.539-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00578968v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d'Oscillateurs Haute Fréquence (GHz) à base de Résonateurs SAW sur Substrat en Carbone Diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
@@ -16963,90 +16963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability of AlN/Sapphire bilayer structure for high-temperature SAW applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17084,64 +17084,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of tantalum and iridium as adhesion layers for Pt/LGS high temperature SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17209,51 +17209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless and batteryless surface acoustic wave sensors for high temperature environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17343,51 +17343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17563,77 +17563,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of COM parameters on Pt/LGS for high temperature SAW sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17697,90 +17697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New measurement method to characterize piezoelectric SAW substrates at very high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17825,320 +17825,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domains Inversion in LiNbO3 Using Electron Beam Irradiation for Phononic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+                <w:t xml:space="preserve">M. B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Galez</w:t>
+                <w:t xml:space="preserve">Hanane Moubchir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanostructured and functional polymer-based materials and composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sunset Beach, North Carolina, United States. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390533v1</w:t>
+                <w:t xml:space="preserve">hal-00195058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domains Inversion in LiNbO3 Using Electron Beam Irradiation for Phononic Crystals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+                <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Moubchir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
+                <w:t xml:space="preserve">Christine Galez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Applications of Ferroelectrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sunset Beach, North Carolina, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">Nanostructured and functional polymer-based materials and composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195058v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon phononic crystal for surface acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Benchabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Khelif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Daniau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18245,51 +18245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pastureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18376,77 +18376,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the limit operating temperature of LiNbO3 as substrate for SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Maufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18520,103 +18520,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh surface acoustic wave compatibility with microdroplet polymerase chain reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Roux-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lixin Cheng. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Engineering Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (3/4), Nova Science Publishers, pp.225-242, 2015, 978-1-63463-983-5</w:t>
@@ -18677,103 +18677,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice of Removal: SAW resonators for magnetic field sensing with (TbCo2/FeCo) multilayered IDTs as sensitive layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -18986,51 +18986,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et simulation de l'IGBT dans le but d'optimiser ses performances au moyen d'irradiation par électrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1996. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996METZ033S⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -19128,51 +19128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19404,51 +19404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413011v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadj-Sadek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Benbrik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Fatimah Abd Rahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairuddin Md Arshad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash C B Gopinath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faris Mohamad Fathil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-024-06189-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04342982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M&#8217;jahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3299704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beyssen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020081" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917074v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3163314" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745404v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouzidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-022-00562-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917076v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rattal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3125886" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169671v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3061257" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Asseko Ondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Jean Jacques Blampain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Tchayi Mbourou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Traore Ndama" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Obame Ndong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040370" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239335v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3069382" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mengue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhgoon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac2ef4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2968007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;tchayi Mbourou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154166" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2943310" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099956" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Shvetsov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Sakharov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2797093" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183495v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Mazria" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0515" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875403v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.4029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02446603v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800251" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293132v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006710" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266585v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shvetsov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Bhattacharjee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.02.022" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8NGLC4G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allies" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiyan Mahalingam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Sik Yang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Singh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2086055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Soussou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2010.1620" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480165v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFB68E882689E91EC84ACE8CAC3018C13451420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsimbal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270536" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172250v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensmaine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Brizoual L." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413462v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769461" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639571" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067647v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Verzellesi" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors43011.2019.8956784" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413904v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Merkulov" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251622" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067686v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metroind4.0iot48571.2020.9138176" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067674v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2019.8856146" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318300v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130902" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020259v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaoukiel" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384510v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rischette" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0552" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344183v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0494" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344186v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0480" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799998v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0574" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zghoon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096087v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pastureaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321453v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092763" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777142v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ033S" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadj-Sadek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102948" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Benbrik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Fatimah Abd Rahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairuddin Md Arshad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash C B Gopinath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faris Mohamad Fathil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-024-06189-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3299704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04342982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M&#8217;jahed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3163314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouzidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-022-00562-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rattal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3125886" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonhomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beyssen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Asseko Ondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Jean Jacques Blampain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Tchayi Mbourou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Traore Ndama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Obame Ndong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040370" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3069382" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mengue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhgoon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac2ef4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3061257" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2968007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;tchayi Mbourou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154166" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2943310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099956" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Mazria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875403v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.4029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02446603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800251" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Shvetsov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Sakharov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2797093" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shvetsov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Bhattacharjee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.02.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8NGLC4G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293132v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiyan Mahalingam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Sik Yang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293185v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allies" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Singh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2086055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Soussou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2010.1620" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480165v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFB68E882689E91EC84ACE8CAC3018C13451420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsimbal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270536" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172250v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensmaine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Brizoual L." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413462v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769461" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639571" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413904v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Merkulov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251622" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metroind4.0iot48571.2020.9138176" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Verzellesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors43011.2019.8956784" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067674v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2019.8856146" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318300v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130902" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384510v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rischette" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0552" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020259v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaoukiel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344186v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0480" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344183v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0494" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799998v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0574" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zghoon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096087v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pastureaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321453v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092763" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777142v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ033S" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>