--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -793,295 +793,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Q Wireless SAW Sensors Based on AlN/Sapphire Bilayer Structure, Operating at 2.45 GHz Range for High-Temperature Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Optimization analysis of average message delivery time for healthcare monitoring using a developed NB-IoT technology in a smart city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaozhen Zhang</w:t>
+                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Yang</w:t>
+                <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demba Ba</w:t>
+                <w:t xml:space="preserve">Jihane Benbrik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokaina Boukricha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3419213⟩</w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.101290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628257v1</w:t>
+                <w:t xml:space="preserve">hal-04745372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization analysis of average message delivery time for healthcare monitoring using a developed NB-IoT technology in a smart city</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
+                <w:t xml:space="preserve">High-Q Wireless SAW Sensors Based on AlN/Sapphire Bilayer Structure, Operating at 2.45 GHz Range for High-Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Youbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
+                <w:t xml:space="preserve">Qiaozhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihane Benbrik</w:t>
+                <w:t xml:space="preserve">Yang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokaina Boukricha</w:t>
+                <w:t xml:space="preserve">Demba Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.101290. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2024.3419213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745372v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdigitated impedimetric-based Maackia amurensis lectin biosensor for prostate cancer biomarker</w:t>
               </w:r>
@@ -1195,606 +1195,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and strain SAW/BAW sensors on metallic substrates with RFID capability</w:t>
+                <w:t xml:space="preserve">Enseignements hybrides basés sur des grains pour le développement de scénarios individualisés pour la remise à niveau en électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Alexis Landrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Christophe Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Noirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Poncot</w:t>
+                <w:t xml:space="preserve">Hamid M’jahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/aceaec⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22, pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20231012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219691v1</w:t>
+                <w:t xml:space="preserve">hal-04342982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic SAW RFID Sensor Based on Love Wave for Detection of Magnetic Field and Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Temperature and strain SAW/BAW sensors on metallic substrates with RFID capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Meistersheim</w:t>
+                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Floer</w:t>
+                <w:t xml:space="preserve">Cyril Noirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.528-535. </w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.095017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2023.3299704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/aceaec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219712v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Ribbon-Structured SiO2 Films to AlN-Based and AlN/Diamond-Based Lamb Wave Resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic SAW RFID Sensor Based on Love Wave for Detection of Magnetic Field and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+                <w:t xml:space="preserve">Laurine Meistersheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (14), pp.6284. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.528-535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23146284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2023.3299704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182220v1</w:t>
+                <w:t xml:space="preserve">hal-04219712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseignements hybrides basés sur des grains pour le développement de scénarios individualisés pour la remise à niveau en électronique</w:t>
+                <w:t xml:space="preserve">Contribution of Ribbon-Structured SiO2 Films to AlN-Based and AlN/Diamond-Based Lamb Wave Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Landrault</w:t>
+                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pasquier</w:t>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othmane Marbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 22, pp.1012. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (14), pp.6284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20231012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23146284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342982v1</w:t>
+                <w:t xml:space="preserve">hal-04182220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative NiAl Electrodes for Long-Term, Intermediate High-Temperature SAW Sensing Applications Using LiNbO 3 Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Maufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Emo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Al-Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Makdissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1999,347 +1999,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Reception Sensitivity of WBAN Sensors Exploiting Network Coding and Modulation Techniques in an Advanced NB-IoT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
+                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reda Yahiaoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.35784 - 35794. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2022.3163314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917074v1</w:t>
+                <w:t xml:space="preserve">hal-03408499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Multifunctional Surface Acoustic Wave Sensor for Magnetic Field and Temperature Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Optimized Reception Sensitivity of WBAN Sensors Exploiting Network Coding and Modulation Techniques in an Advanced NB-IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harshad Mishra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reda Yahiaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2100860. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.35784 - 35794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202100860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/access.2022.3163314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03408499v1</w:t>
+                <w:t xml:space="preserve">hal-03917074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Enhancement for m-Sequence and Hadamard Code SAC-OCDMA Systems Based on Narrowband Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokaina Boukricha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afaf Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réda Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2390,103 +2390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol Wireless Medical Sensor Networks in IoT for the Efficiency of Healthcare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Rattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internet of Things Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (13), pp.10693 - 10704. </w:t>
@@ -2652,697 +2652,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensing Mechanism of Surface Acoustic Wave Magnetic Field Sensors Based on Ferromagnetic Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Floer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Tao Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalya Naumenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tuffc.2021.3069382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169653v1</w:t>
+                <w:t xml:space="preserve">hal-03239335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Electrical Characterization of a Bilayer Pt/AlN/Sapphire One Port Resonator for Sensor Applications</w:t>
+                <w:t xml:space="preserve">Passive resonant sensors: trends and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Asseko Ondo</w:t>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Jean Jacques Blampain</w:t>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaston N'Tchayi Mbourou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elysée Obame Ndong</w:t>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics10040370⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169628v1</w:t>
+                <w:t xml:space="preserve">hal-03170008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcapsule-based biosensor containing catechol for the reagent-free inhibitive detection of benzoic acid by tyrosinase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling and Electrical Characterization of a Bilayer Pt/AlN/Sapphire One Port Resonator for Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Asseko Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Jean Jacques Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannig Nedellec</w:t>
+                <w:t xml:space="preserve">Gaston N'Tchayi Mbourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gondran</w:t>
+                <w:t xml:space="preserve">Adoum Traore Ndama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gorgy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Agostini</w:t>
+                <w:t xml:space="preserve">Elysée Obame Ndong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2021.113137⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics10040370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03166627v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensing Mechanism of Surface Acoustic Wave Magnetic Field Sensors Based on Ferromagnetic Films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Hehn</w:t>
+                <w:t xml:space="preserve">AlN/Pt/LN-Y128 packageless acoustic wave temperature sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tuffc.2021.3069382⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2021.3057269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239335v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive resonant sensors: trends and future prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcapsule-based biosensor containing catechol for the reagent-free inhibitive detection of benzoic acid by tyrosinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannig Nedellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">Karine Gorgy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dejous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
+                <w:t xml:space="preserve">Pierre Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15p. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.113137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2021.113137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170008v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct integration of SAW resonators on industrial metal for structural health monitoring applications</w:t>
               </w:r>
@@ -3367,64 +3367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (12), pp.125009. </w:t>
@@ -3566,103 +3566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Accelerated End-to-End Probing Protocol for Narrowband IoT Medical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Miloud Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Ghoumid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doha Ar-Reyouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Rattal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reda Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.34131-34141. </w:t>
@@ -3694,727 +3694,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Boulet</w:t>
+                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916341v1</w:t>
+                <w:t xml:space="preserve">hal-02865483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Weak Form Nonlinear Model for Thermal Sensitivity of Love Wave Mode on Layered Structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tao Han</w:t>
+                <w:t xml:space="preserve">Epitaxial Growth of Sc0.09Al0.91N and Sc0.18Al0.82N Thin Films on Sapphire Substrates by Magnetron Sputtering for Surface Acoustic Waves Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (6), pp.1275-1283. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (16), pp.4630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2968007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20164630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447088v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM Modeling of the Temperature Influence on the Performance of SAW Sensors Operating at GigaHertz Frequency Range and at High Temperature Up to 500 • C</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
+                <w:t xml:space="preserve">A Weak Form Nonlinear Model for Thermal Sensitivity of Love Wave Mode on Layered Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaozhen Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20154166⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (6), pp.1275-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2968007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913862v1</w:t>
+                <w:t xml:space="preserve">hal-02447088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Characterization of High-Q SAW Resonators Based on the AlN/Sapphire Structure Intended for High-Temperature Wireless Sensor Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Laroche</w:t>
+                <w:t xml:space="preserve">FEM Modeling of the Temperature Influence on the Performance of SAW Sensors Operating at GigaHertz Frequency Range and at High Temperature Up to 500 • C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Asseko Ondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Jean Jacques Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston N’tchayi Mbourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2978179⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (15), pp.4166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20154166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865522v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Performance Love Wave Magnetic Field Sensors with Temperature Compensation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Prince Mengue</w:t>
+                <w:t xml:space="preserve">Design and Characterization of High-Q SAW Resonators Based on the AlN/Sapphire Structure Intended for High-Temperature Wireless Sensor Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+              <w:t xml:space="preserve">, 2020, 20 (13), pp.6985-6991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2998826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2978179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865483v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW RFID devices using connected IDTs as an alternative to conventional reflectors for harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4632,831 +4632,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
+                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (4), pp.045036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053657v1</w:t>
+                <w:t xml:space="preserve">hal-02865495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature compensated magnetic field sensor based on Love waves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+                <w:t xml:space="preserve">Reversible response of a magnetic surface acoustic wave device with perpendicular magnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Polewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mjahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (4), pp.045036. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (30), pp.305002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab7857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab87c0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02865495v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
+                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (12), pp.12LT01. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (4), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360172v1</w:t>
+                <w:t xml:space="preserve">hal-02114799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Streque</w:t>
+                <w:t xml:space="preserve">Highly confined radial contour modes in phononic crystal plate based on pillars with cap layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5114871⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (5), pp.055101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5099956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02272689v1</w:t>
+                <w:t xml:space="preserve">hal-02351925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stoichiometric Lithium Niobate Crystals: Towards Identifiable Wireless Surface Acoustic Wave Sensors Operable up to 600 °C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine Taguett</w:t>
+                <w:t xml:space="preserve">Intrinsic versus shape anisotropy in micro-structured magnetostrictive thin films for magnetic surface acoustic wave sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harshad Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (12), pp.12LT01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-665X/ab522d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2019.2908691⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02114799v1</w:t>
+                <w:t xml:space="preserve">hal-02360172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly confined radial contour modes in phononic crystal plate based on pillars with cap layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+                <w:t xml:space="preserve">Non-leaky longitudinal acoustic modes in ScxAl1-xN/sapphire structure for high-temperature sensor applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalya Naumenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (5), pp.055101. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115 (8), pp.083502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5099956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5114871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351925v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t>
               </w:r>
@@ -5576,90 +5576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/ZnO/LiNbO 3 Packageless Structure as a Low-Profile Sensor for Potential On-Body Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5704,429 +5704,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllable high-performance cavity resonators: designing localised defect states in a 1D phononic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">AlN/GaN/Sapphire heterostructure for high-temperature packageless acoustic wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (5), pp.258-258. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 283, pp.9-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2018.0515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183495v1</w:t>
+                <w:t xml:space="preserve">hal-01868387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic isolation of disc shape modes using periodic corrugated plate based phononic crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controllable high-performance cavity resonators: designing localised defect states in a 1D phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaine El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Omar El Mazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 54 (5), pp.301 - 303. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2017.4029⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 54 (5), pp.258-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2018.0515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875403v1</w:t>
+                <w:t xml:space="preserve">hal-03183495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/GaN/Sapphire heterostructure for high-temperature packageless acoustic wave devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic isolation of disc shape modes using periodic corrugated plate based phononic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bartoli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+                <w:t xml:space="preserve">E.H. El Boudouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahram Djafari-Rouhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 283, pp.9-16. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (5), pp.301 - 303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2018.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2017.4029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868387v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Low Temperature Deposition of Nanocrystalline Diamond Films on ZnO/LiNbO3 Layered Structures Suitable for Waveguiding Layer Acoustic Wave Devices</w:t>
               </w:r>
@@ -6138,51 +6138,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damia Dekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bénédic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6357,295 +6357,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Taguett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Elmazria</w:t>
+                <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4995364⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 266, pp.211 - 218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635348v1</w:t>
+                <w:t xml:space="preserve">hal-01628903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">High temperature gradient nanogap-Pirani micro-sensor with maximum sensitivity around atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghouila-Houri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Viard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lomello</w:t>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 266, pp.211 - 218. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 111, pp.113502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2017.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4995364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628903v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unipolar and Bipolar High-Magnetic-Field Sensors Based on Surface Acoustic Wave Resonators</w:t>
               </w:r>
@@ -6670,51 +6670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6765,77 +6765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ir-Rh thin films as high-temperature electrodes for surface acoustic wave sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7161,307 +7161,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitored vacuum deposition of dielectric coatings over surface acoustic wave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
+                <w:t xml:space="preserve">Alexander Shvetsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushal Bhattacharjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
+              <w:t xml:space="preserve">Vacuum Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01257417v1</w:t>
+                <w:t xml:space="preserve">hal-01266585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitored vacuum deposition of dielectric coatings over surface acoustic wave devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kushal Bhattacharjee</w:t>
+                <w:t xml:space="preserve">Investigations of AlN thin film crystalline properties in a wide temperature range by in situ X-Ray diffraction measurements: correlation with AlN/Sapphire based SAW structure performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacuum Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vacuum.2015.02.022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (IUS), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2014.006868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01266585v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01257417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh Surface Acoustic Wave As an Efficient Heating System for Biological Reactions: Investigation of Microdroplet Temperature Uniformity</w:t>
               </w:r>
@@ -7692,312 +7692,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of wireless, batteryfree gyroscope based on one-port SAW delay line and double resonant antenna</w:t>
+                <w:t xml:space="preserve">Modeling of a wireless SAW temperature sensor and associated antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen Fu</w:t>
+                <w:t xml:space="preserve">Laurent Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid M'Jahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.8-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293187v1</w:t>
+                <w:t xml:space="preserve">hal-01293185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a wireless SAW temperature sensor and associated antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of wireless, batteryfree gyroscope based on one-port SAW delay line and double resonant antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Allies</w:t>
+                <w:t xml:space="preserve">Thaiyan Mahalingam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloi Blampain</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sang Sik Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 220, pp.270-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2014.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293185v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/Sapphire: a promising structure for high temperature and high frequency SAW devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Blampain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8122,51 +8122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8252,51 +8252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Bardong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouarda Legrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8341,295 +8341,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a 3GHz oscillator based on Nano-Carbon-Diamond-film-based guided wave resonators</w:t>
+                <w:t xml:space="preserve">Flexible Over-Moded Resonators Based on P(VDF-TrFE) Thin Films With Very High Temperature Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Salut</w:t>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Gesset</w:t>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Badreddine Assouar</w:t>
+                <w:t xml:space="preserve">Emmanuel Senechault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112, pp.133 - 138. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (10), pp.2039-2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931763v1</w:t>
+                <w:t xml:space="preserve">hal-01292310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Over-Moded Resonators Based on P(VDF-TrFE) Thin Films With Very High Temperature Coefficient</w:t>
+                <w:t xml:space="preserve">Fabrication of a 3GHz oscillator based on Nano-Carbon-Diamond-film-based guided wave resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Son Nguyen</w:t>
+                <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Badie</w:t>
+                <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Senechault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eloi Blampain</w:t>
+                <w:t xml:space="preserve">Gilles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+                <w:t xml:space="preserve">Philippe Bergonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (10), pp.2039-2043. </w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112, pp.133 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mee.2013.03.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292310v1</w:t>
+                <w:t xml:space="preserve">hal-00931763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional poly(urethane-imide) s containing Lewis bases for SO2 detection by Love surface acoustic wave gas micro-sensors</w:t>
               </w:r>
@@ -8800,51 +8800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Blampain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hamdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9172,51 +9172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Sensitivity of SAW-Based Pirani Vacuum Pressure Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9345,51 +9345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (3), pp.603-610. </w:t>
@@ -9421,291 +9421,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/ZnO/diamond waveguiding layer acoustic wave structure: theoretical and experimental results.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface acoustic wave devices based on AlN/sapphire structure for high temperature applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akram Soussou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFc.2010.1620⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96 (20), pp.203503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3430042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00628408v1</w:t>
+                <w:t xml:space="preserve">hal-00783913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface acoustic wave devices based on AlN/sapphire structure for high temperature applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlN/ZnO/diamond waveguiding layer acoustic wave structure: theoretical and experimental results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akram Soussou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Assouar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. A. Djouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 96 (20), pp.203503. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (8), pp.1818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3430042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFc.2010.1620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783913v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature study of potassium niobate (KNbO&amp;lt;sub&amp;gt;3&amp;lt;/&amp;gt;) elastic constants by brillouin spectroscopy</w:t>
               </w:r>
@@ -9743,51 +9743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hakiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (3), pp.644-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9815,303 +9815,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PANI/ZnO/Quartz structure for Love wave gas sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlN/ZnO/diamond structure combining isolated and surface acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Moreira</w:t>
+                <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Debarnot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Tsimbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009060⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 95 (23), pp.233503-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3270536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00480165v1</w:t>
+                <w:t xml:space="preserve">hal-00475886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlN/ZnO/diamond structure combining isolated and surface acoustic waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">PANI/ZnO/Quartz structure for Love wave gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Le Brizoual</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Poncin-Epaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3270536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00475886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: hypersons in ZnO on silicon</w:t>
               </w:r>
@@ -10237,282 +10237,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deposition of ZnO inclined c-axis on silicon and diamond by r.f. magnetron sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Vincent</w:t>
+                <w:t xml:space="preserve">S. Bensmaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Brizoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mugnier</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Benyoucef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204, pp.3091-3095</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339042v1</w:t>
+                <w:t xml:space="preserve">hal-00172250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of ZnO inclined c-axis on silicon and diamond by r.f. magnetron sputtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bensmaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Elmazria</w:t>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Galez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (5-8), pp.1260-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00172250v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic and Piezoelectric Constants of Potassium Niobate Studied by Brillouin Spectroscopy</w:t>
               </w:r>
@@ -10671,51 +10671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pastureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10929,77 +10929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belmahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fundenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 176, pp.37-49</w:t>
@@ -11185,103 +11185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Sensitivity of a Passive RFID Magnetic SAW Sensor Based on Love Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE International Conference on RFID (RFID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cambridge, United Kingdom. pp.1-5, </w:t>
@@ -11313,351 +11313,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiNbO3/SiO2/Si POI Heterostructure Surface Acoustic Wave Sensor for Intermediate High Temperatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
+                <w:t xml:space="preserve">Multifunctional MSAW sensor based on Love wave with RFID tags functionalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Mengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Meistersheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamid Mjahed</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Floer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.154-157, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069616v1</w:t>
+                <w:t xml:space="preserve">hal-05067792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional MSAW sensor based on Love wave with RFID tags functionalities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LiNbO3/SiO2/Si POI Heterostructure Surface Acoustic Wave Sensor for Intermediate High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Meistersheim</w:t>
+                <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Maufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demba Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Mjahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on RFID Technology and Applications (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Aveiro, Portugal. pp.154-157, </w:t>
+              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA58140.2023.10290588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067792v1</w:t>
+                <w:t xml:space="preserve">hal-05069616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW-RFID Sensors for Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Maufay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11721,103 +11721,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly sensititive magnetic field SAW sensor on Metglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Friedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint Conference of the European Frequency and Time Forum and IEEE International Frequency Control Symposium (EFTF/IFCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France. pp.1-2, </w:t>
@@ -11868,51 +11868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW Based Sensing System Coupled to a Thin Flexible Antenna for Biomedical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Makdissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11972,103 +11972,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW-RFID temperature and strain sensors on metallic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid M’jahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t>
@@ -12240,64 +12240,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Resonant Sensors: Trends and Future Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12319,51 +12319,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors 2022, Session Invited Journal Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Dallas, Texas, United States. pp.12618 - 12632, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3065734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483041v1</w:t>
@@ -12387,77 +12387,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peculiarities of Wireless Interrogation of SAW-Resonator Vibration Sensor by RF Pulse-Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Merkulov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Shvetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei Zhgoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12508,51 +12508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW Sensors Directly Integrated onto Industrial Metallic Parts for Manufacturing 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Mengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12625,90 +12625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless stretchable SAW sensors based on Z-cut lithium niobate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Verzellesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12893,51 +12893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAW RFID Devices Using Connected IDTs as an Alternative to Conventional Reflectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13079,51 +13079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photorefractive Photonics and Beyond (PR'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gerardmer, France</w:t>
@@ -13290,51 +13290,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Sensitive Surface Acoustic Wave Magnetic Field Sensor Using Multilayered TbCo2/FeCo Thin Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Mazzamurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13562,64 +13562,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Materials Processing Applications, Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13644,51 +13644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Ir, Ir 0.85 Rh 0.15 and Ir 0.7 Rh 0.3 thin films as electrodes for surface acoustic waves applications above 800°C in air atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13696,51 +13696,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington DC, United States</w:t>
@@ -13769,103 +13769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/ZnO/LiNbO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; packageless structure as a low-profile sensor for on-body applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mc Murtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, DC, United States</w:t>
@@ -13894,77 +13894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and experimental study of ScAlN/Sapphire structure based SAW sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14028,90 +14028,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond/ZnO/LiNbO3 structure for packageless acoustic wave sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Mcmurtry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14175,90 +14175,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of the magnetic response in magnetic field SAW sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE SENSORS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. pp.1-3, </w:t>
@@ -14335,51 +14335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Alhousseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14430,90 +14430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature SAW electrodes based on Ir-Rh thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Taguett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lomello-Tafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Intern. Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14819,64 +14819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Multilayer Piezo-magnetic SAW Delay Line for Magnetic Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petit-Watelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14940,77 +14940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between structural properties of AlN/Sapphire and performances of SAW devices in wide temperature range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keltouma Aït Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15096,51 +15096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Scipioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid M'Jahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUS 2013, IEEE International Ultrasonics Symposium, Prague</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.2159-2162., </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15321,90 +15321,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception, réalisation et test d'un micro-capteur de pression Pirani pour un fonctionnement au voisinage de la pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaoukiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gerbedoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 2 p</w:t>
@@ -15485,51 +15485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Elhosni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ausrine Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE International Frequency Control Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2013, Prague, Czech Republic. </w:t>
@@ -15561,248 +15561,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature uniformity of microdroplet heated by Rayleigh Surface Acoustic Wave in view of biological reaction</w:t>
+                <w:t xml:space="preserve">Infra-Red Thermography for spatially resolved measurements of the temperature distribution on the Acoustic Wave devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roux-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Beyssen</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sarry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1885-1888, </w:t>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1938-1941, </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344186v1</w:t>
+                <w:t xml:space="preserve">hal-01344183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infra-Red Thermography for spatially resolved measurements of the temperature distribution on the Acoustic Wave devices</w:t>
+                <w:t xml:space="preserve">Temperature uniformity of microdroplet heated by Rayleigh Surface Acoustic Wave in view of biological reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roux-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Beyssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE INTERNATIONAL ULTRASONICS SYMPOSIUM (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1938-1941, </w:t>
+              <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.1885-1888, </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344183v1</w:t>
+                <w:t xml:space="preserve">hal-01344186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlN/IDT/AlN/Sapphire as packageless structure for SAW applications in harsh environments</w:t>
               </w:r>
@@ -15840,51 +15840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bartasyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Germany. pp.2102-2105, </w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16003,177 +16003,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of crack-free 30 µm AlN on IDT/ZnO/Si for wave guiding layer acoustic wave applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iridium interdigital transducers for ultra-high-temperature SAW devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Bardong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bruckner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799998v1</w:t>
+                <w:t xml:space="preserve">hal-01948761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wireless SAW sensor for high temperature applications: material point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16189,165 +16163,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Microtechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iridium interdigital transducers for ultra-high-temperature SAW devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deposition of crack-free 30 µm AlN on IDT/ZnO/Si for wave guiding layer acoustic wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Legrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartasyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhgoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Orlando, FL, United States. pp.2313-2316, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2011.0574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01948761v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is AlN/Sapphire bilayer structure an alternative to langasite for ultra-high-temperature SAW applications?</w:t>
               </w:r>
@@ -16457,432 +16457,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01948760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of a 3 GHz Oscillator based on NANO-Carbon-DIAMOND-FILM-BASED Guided Wave Resonators</w:t>
+                <w:t xml:space="preserve">Fabrication d'oscillateurs haute fréquence (GHz) à base de résonateurs SAW sur substrat en carbone diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Benedic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gesset</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF 2010, 24th European Frequency and Time Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00578968v1</w:t>
+                <w:t xml:space="preserve">hal-00573230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication d'oscillateurs haute fréquence (GHz) à base de résonateurs SAW sur substrat en carbone diamant</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gesset</w:t>
+                <w:t xml:space="preserve">Brillouin spectroscopy applied to the characterization of SAW propagation losses in langasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdieh Seifaddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrés Français d'Acoustique, CFA 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">2010 IEEE Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.539-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573230v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin spectroscopy applied to the characterization of SAW propagation losses in langasite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Aubert</w:t>
+                <w:t xml:space="preserve">Fabrication of a 3 GHz Oscillator based on NANO-Carbon-DIAMOND-FILM-BASED Guided Wave Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdieh Seifaddini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">S. Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.539-542</w:t>
+              <w:t xml:space="preserve">EFTF 2010, 24th European Frequency and Time Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277408v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00578968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication d'Oscillateurs Haute Fréquence (GHz) à base de Résonateurs SAW sur Substrat en Carbone Diamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16890,51 +16890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Benedic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Gesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
@@ -17203,299 +17203,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless and batteryless surface acoustic wave sensors for high temperature environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrication of GHz range oscillators stabilized by nano-carbon-diamond-based surface acoustic resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bergonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instruments (ICEMI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Italy. pp.927-930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114817v1</w:t>
+                <w:t xml:space="preserve">hal-00474524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of GHz range oscillators stabilized by nano-carbon-diamond-based surface acoustic resonators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless and batteryless surface acoustic wave sensors for high temperature environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Assouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instruments (ICEMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Beijing, China. pp.2-890-2-898</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441638⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00474524v1</w:t>
+                <w:t xml:space="preserve">hal-02114817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolated acoustic wave based on AlN/ZnO/diamond structure for sensor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zghoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17844,51 +17844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domains Inversion in LiNbO3 Using Electron Beam Irradiation for Phononic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. B. Assouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Moubchir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17969,51 +17969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18402,51 +18402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninel Kokanyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18677,103 +18677,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notice of Removal: SAW resonators for magnetic field sensing with (TbCo2/FeCo) multilayered IDTs as sensitive layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harshad Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Polewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Moutaouekkil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tiercelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Floer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19102,51 +19102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: Hypersound in ZnO on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19404,51 +19404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadj-Sadek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102948" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745372v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Benbrik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101290" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Fatimah Abd Rahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairuddin Md Arshad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash C B Gopinath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faris Mohamad Fathil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-024-06189-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219712v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3299704" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146284" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04342982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M&#8217;jahed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231012" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3163314" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouzidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-022-00562-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rattal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3125886" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonhomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beyssen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Asseko Ondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Jean Jacques Blampain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Tchayi Mbourou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Traore Ndama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Obame Ndong" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040370" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3069382" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mengue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhgoon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac2ef4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3061257" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447088v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2968007" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;tchayi Mbourou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154166" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2943310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351925v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099956" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183495v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Mazria" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0515" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875403v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.4029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02446603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800251" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Shvetsov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Sakharov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2797093" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266585v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shvetsov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Bhattacharjee" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.02.022" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8NGLC4G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293132v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiyan Mahalingam" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Sik Yang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.006" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293185v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allies" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Singh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2086055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628408v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Soussou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2010.1620" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480165v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreira" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009060" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFB68E882689E91EC84ACE8CAC3018C13451420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsimbal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270536" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172250v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensmaine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Brizoual L." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413462v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769461" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639571" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413904v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Merkulov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251622" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metroind4.0iot48571.2020.9138176" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Verzellesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors43011.2019.8956784" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067674v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2019.8856146" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318300v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130902" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384510v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rischette" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0552" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020259v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaoukiel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344186v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0480" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344183v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0494" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799998v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrani" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0574" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zghoon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096087v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pastureaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321453v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092763" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777142v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ033S" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05534576v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Krenner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Westerhausen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Andersson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cleland" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae258d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413011v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hadj-Sadek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Ghoumid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2025.102948" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04980112v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mengue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit-Watelot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhgoon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ada859" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Marbouh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Badie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3634136" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745372v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Miloud Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doha Ar-Reyouchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Benbrik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokaina Boukricha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04628257v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaozhen Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Yang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demba Ba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2024.3419213" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Fatimah Abd Rahman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Khairuddin Md Arshad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subash C B Gopinath" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Faris Mohamad Fathil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00604-024-06189-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04342982v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Landrault" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pasquier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M&#8217;jahed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Mengue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Paulmier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Noirel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aceaec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219712v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Meistersheim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Floer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petit-Watelot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2023.3299704" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaouekkil" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssaine El Boudouti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23146284" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04203561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maufay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Mbina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3289008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04219583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeltiri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Al-Mahmoud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boissi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Makdissy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3315219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408499v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harshad Mishra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202100860" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917074v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Yahiaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2022.3163314" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745404v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Bouzidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Yahiaoui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10776-022-00562-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917076v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Rattal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jiot.2021.3125886" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bonhomme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudich" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alberto Segura Chavez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beyssen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10020081" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239335v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Han" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2021.3069382" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3065734" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Asseko Ondo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Jean Jacques Blampain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N'Tchayi Mbourou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Traore Ndama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elys&#233;e Obame Ndong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10040370" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169653v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Floer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Naumenko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2021.3057269" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166627v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gondran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gorgy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mc Murtry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Agostini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2021.113137" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920943v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mengue" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Zhgoon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ac2ef4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394418v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21175978" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169671v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3061257" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865483v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2998826" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916341v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boulet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20164630" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447088v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2968007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston N&#8217;tchayi Mbourou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20154166" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865522v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Camus" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Laroche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid M'Jahed" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2978179" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352199v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolay" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chambon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Zhgoon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2019.2943310" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913853v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mishra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.14.014053" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab7857" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053657v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Polewczyk" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dumesnil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Mjahed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab87c0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Taguett" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2019.2908691" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahram Djafari-Rouhani" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5099956" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tiercelin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/ab522d" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272689v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5114871" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941686v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2839262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868387v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartoli" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2018.08.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183495v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar El Mazria" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2018.0515" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moutaouekkil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H. El Boudouti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2017.4029" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02446603v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien B&#233;n&#233;dic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Brinza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201800251" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01868419v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander S Shvetsov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei A Sakharov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2797093" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628903v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.09.031" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635348v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghouila-Houri" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Viard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995364" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686932v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Polewczyk" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mjahed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.8.024001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01288956v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Legrani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2016.03.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525494v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ausrine Bartasyte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2016.2547188" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Elhosni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouvot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.10.031" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01266585v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shvetsov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushal Bhattacharjee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vacuum.2015.02.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8NGLC4G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257417v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma A&#239;t A&#239;ssa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006868" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293132v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Roux-Marchand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.006710" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ait Aissa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Achour" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Simon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/14/145307" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293185v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allies" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prieur" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293187v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Fu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaiyan Mahalingam" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sang Sik Yang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2014.10.006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923015v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Assouar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2013.2271863" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283888v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2219692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871910v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bardong" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Badreddine Assouar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812565" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931763v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Gesset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bergonzo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2013.03.096" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283885v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Ben Youssef" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Alem" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jimenez Rioboo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.04.120" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7DL8SK5-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783993v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hamdan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2285" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783991v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bruckner" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2012.2178" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783916v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coriolan Tiusan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3551604" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685702v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Singh" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghoumid" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2010.2086055" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2011.1843" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783913v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assouar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3430042" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00628408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Soussou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Djouadi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFc.2010.1620" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475886v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tsimbal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3270536" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480165v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Debarnot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Poncin-Epaillard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009060" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4FFB68E882689E91EC84ACE8CAC3018C13451420/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172250v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensmaine" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fundenberger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benyoucef" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135716v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Brizoual L." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pastureaud" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172173v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benedic" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmahi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Assouar" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467164v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif El Whibi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lebouvier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude de Jaeger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID62091.2024.10582636" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067792v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290588" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069616v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306551" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067802v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA58140.2023.10290205" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067757v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Friedel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF/IFCS54560.2022.9850624" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413462v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP53622.2022.9769461" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639571" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413847v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639644" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483041v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rossignol" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413904v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Merkulov" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251622" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067686v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/metroind4.0iot48571.2020.9138176" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Verzellesi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sensors43011.2019.8956784" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413932v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251657" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05067674v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/fcs.2019.8856146" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413187v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Soussou" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318300v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazzamurro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dusch" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pernod" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130902" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032746v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Streque" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Soussou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartoli" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taguett" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413204v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413145v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941689v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692287v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233938" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628938v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Mcmurtry" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234393" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321448v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8233971" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628825v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Alhousseini" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icsens.2017.8234068" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412941v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lomello-Tafin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628935v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pierson" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kouitat Njiwa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808870" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257596v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWDA.2015.7364451" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415947v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keltouma Ait Aissa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.08.743" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257416v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0095" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384510v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rischette" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Scipioni" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0552" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01397383v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Claudel" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Shirzadfar" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Nadi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00846-2_208" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020259v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Moutaoukiel" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Viard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gerbedoen" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01519286v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EFTF-IFC.2013.6702265" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344183v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roux-Marchand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0494" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344186v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0480" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923022v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartasyte" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0525" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923021v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2012.0524" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948761v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948763v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799998v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0574" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948760v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2011.0516" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573230v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salut" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gesset" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578968v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542874v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118178v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gen&#232;ve" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114812v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoumnone Bournebe" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474524v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergonzo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441638" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114817v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zghoon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soussou" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784005v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0197" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784007v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2008.0462" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195058v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Assouar" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Moubchir" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khelif" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096085v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benchabane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Daniau" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie P&#233;trini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096087v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Brizoual" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pastureaud" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029837v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292305v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321453v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092763" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05424007v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rovillain" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777142v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ033S" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>