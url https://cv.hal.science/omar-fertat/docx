--- v1 (2026-03-29)
+++ v2 (2026-05-14)
@@ -214,183 +214,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La contribution des universitaires praticiennes au théâtre marocain : Exemple de Fatema Chebchoub et Zohra Makach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filigranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34874/PRSM.filigranes-vol1iss1.625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La contribution féminine au théâtre marocain : une histoire occultée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Langues, Cultures et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48384/IMIST.PRSM/lcs-v7i2.25293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799589v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04799597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre marocain francophone post-indépendance. Un espace de liberté</w:t>
               </w:r>
@@ -577,165 +577,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Asmaa Houri ou la quête d’un autre théâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ال موجة الثقافية = La vague culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Street to Stage: Hip-hop, the History of an Artification through the Example of Farid Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arab Stages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435707v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02435705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Saddiki tel que je l'ai connu</w:t>
               </w:r>
@@ -1368,234 +1368,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Théâtre, monde associatif et francophonie au Maroc »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Le Tissu associatif. Facteur identitaire de la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme d’Aquitaine, Nov 2005, Pessac (33), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Molière, un auteur arabe ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : France monde arabe, culture en partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Association des étudiants de langue arabe, Mar 2011, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre amateur marocain. Trajectoire d’un théâtre alternatif »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études : L’Écriture dramatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CELFA, May 2008, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825439v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04825438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le théâtre marocain : de la traduction à l’écriture »</w:t>
               </w:r>
@@ -1642,665 +1642,753 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arts du spectacle et diasporas. Créations, circulations et identités en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Makach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FITUA; Faculté des Lettres et des Sciences Humaines, Université Ibn Zohr, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’artiste face au défi des différences dans l’espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Laplace-Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Brion, Omar Fertat, Hélène Laplace-Claverie. Presses de l'Université de Bordeaux, 2026, Francophonies plurielles, 979-10-300-1203-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'adaptation dans le théâtre marocain : des débuts jusqu'à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dramaturgies arabes et l'Occident : contact, circulation et transfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.204, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre marocain à l'épreuve du texte étranger : traduction, adaptation, nouvelle dramaturgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théâtres en Afrique noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications université Ibn Zohr Agadir, pp.340, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle dramaturgie : études et recherches théâtrales (en arabe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Afaq Irakiya, Bagdad, pp.320, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles Dramaturgies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.200, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un Théâtre-Monde. Plurilinguisme, interculturalité et transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Chadli Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.405, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Autre et ses représentations dans la culture arabo-musulmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux, pp.318, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2310,1446 +2398,1446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingitanos by Zoubeir Ben Bouchta: a Moroccan tragedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Y. Khajehi; D. Potenza; P. Donizeau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greek Tragedy and the Middle East : Chasing the Myth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, 2024, Classical diaspora, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9781350355729.ch-011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tingitanos de Zoubeir Ben Bouchta : une tragédie marocaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications université Ibn Zohr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages et arts performatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Y. Khajehi; D. Potenza; P. Donizeau. </w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La présence de l’Afrique dans le théâtre marocain : l’exemple de la Naqsha de Tayeb Saddiki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications Policy center for new South. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Greek Tragedy and the Middle East : Chasing the Myth</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L’Africanité de la Culture Marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle scène théâtrale marocaine : tendance et sensibilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Faculté des Lettres et des Sciences humaines de Rabat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interférences et dialogues des arts et des genres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière et l’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publication de La renaissance française. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molière universel et actuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Elhaouasse : de la scénographie à la dramaturgie du plateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abdelmajid Elhaouasse : le poète de la scène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molière dans le monde arabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">édition Journées théâtrales de Carthage. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molière au miroir du monde arabe et africain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre arabe à l’épreuve de l’adaptation. Exemple de la pièce Salah Eddîn al-Ayoubi de Najib al-Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirassat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rue à la scène : la danse hip-hop histoire d’une artification. L’exemple de Farid Berki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le théâtre aujourd’hui : Écriture et art de la performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation théâtrale au Maroc : de la forêt des Chênes à l’Institut Supérieur d’Art dramatique et d’animation culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des Formations pour la scène mondiale aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des lieux du théâtre marocain : 1990-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations : changements et renouveaux dans la littérature et le cinéma au Maghreb depuis 1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la représentation et de l’altérité dans le monde arabo-musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Autre et ses représentations dans la culture arabo-musulmane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies narratives à l’oeuvre dans le théâtre de Rabih Mroué et Lina Saneh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khalid Amin, Hasssan Youssfi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’acte narratif dans le théâtre contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Centre international des études du spectacle, pp.43-57, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabih Mroué et Lina Saneh. Comment ralentir l'occultation du corps/individu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermediality, Performance and the Public Sphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Voisin : l’initiateur oublié du théâtre populaire marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour un Théâtre-monde. Plurilinguisme, interculturalité et transmission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre marocain d’expression française. Une histoire à écrire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Environnement francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre marocain entre 1990 et 2010 : entre les atouts prometteurs des nouveaux dramaturges et la résistance des conservateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de liaison de la Coordination des Chercheurs en Littératures Maghrébines et Comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marun Al Naqash et l’équation du théâtre arabe moderne : la dette et l’identité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légitimité, légitimation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre, francophonie et monde associatif au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Associations dans la francophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre marocain : de la traduction à l’écriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Entredire francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3759,167 +3847,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre arabe à l'épreuve de l'altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Fertat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université de Lorraine, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05035647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre arabe à l'épreuve de l'altérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Fertat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Universite de Lorraine, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05035887v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">tel-05035647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3987,51 +4075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37FCCB11"/>
+    <w:nsid w:val="8440AD3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4218,51 +4306,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/omar-fertat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0578-4740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131347756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799589v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fertat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v7i2.25293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.filigranes-vol1iss1.625" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435707v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825439v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05353196v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laplace-Claverie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02490342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522714v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02490336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522757v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Chadli Abdelkader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638287v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825477v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350355729.ch-011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825466v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825474v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435709v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435708v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364309v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435699v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435696v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435666v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435655v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05035887v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05035647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/omar-fertat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0578-4740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131347756" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Fertat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/PRSM.filigranes-vol1iss1.625" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48384/IMIST.PRSM/lcs-v7i2.25293" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435712v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435705v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435693v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435661v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435651v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825446v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825444v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825436v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584506v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Bianco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Makach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05353196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laplace-Claverie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02490342v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02490336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522731v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522801v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Chadli Abdelkader" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bazile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638287v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350355729.ch-011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825474v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825466v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825461v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435709v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-04825463v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435708v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364309v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-02435655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05035647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05035887v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>