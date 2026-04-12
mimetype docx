--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -967,589 +967,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoTrie: A Scalable Architecture for Location-Temporal Range Queries over Massive GeoTagged Data Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+                <w:t xml:space="preserve">Crowdsourcing-based architecture for post-disaster geolocation: A comparative performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> The 15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cambridge, MA, United States. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388949v1</w:t>
+                <w:t xml:space="preserve">hal-01416297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing-based architecture for post-disaster geolocation: A comparative performance evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+                <w:t xml:space="preserve">GeoTrie: A Scalable Architecture for Location-Temporal Range Queries over Massive GeoTagged Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudyar Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cambridge, MA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01416297v1</w:t>
+                <w:t xml:space="preserve">hal-01388949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Management of Byzantine Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roy Friedman</w:t>
+                <w:t xml:space="preserve">FreeSplit: A Write-Ahead Protocol to Improve Latency in Distributed Prefix Tree Indexing Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudyar Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Advanced Information Networking and Applications (AINA-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gwangju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226601v1</w:t>
+                <w:t xml:space="preserve">hal-01095702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability and availability for massively multiplayer online games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Monnet</w:t>
+                <w:t xml:space="preserve">Elastic Management of Byzantine Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226608v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreeSplit: A Write-Ahead Protocol to Improve Latency in Distributed Prefix Tree Indexing Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+                <w:t xml:space="preserve">Scalability and availability for massively multiplayer online games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Turchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Advanced Information Networking and Applications (AINA-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Gwangju, South Korea</w:t>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01095702v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Byzantine Tolerance for Cloud Computing</w:t>
               </w:r>
@@ -1767,351 +1767,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matchmaking dans les jeux mutlijoueurs en ligne : étudier les traces utilisateurs pour améliorer l’expérience de jeu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Véron</w:t>
+                <w:t xml:space="preserve">Towards distributed geolocation for large scale disaster management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t>
+              <w:t xml:space="preserve">WSDP - Chilean Workshop on Distributed and Parallel Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Talca, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104668v1</w:t>
+                <w:t xml:space="preserve">hal-01104657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matchmaking in multi-player on-line games: studying user traces to improve the user experience</w:t>
+                <w:t xml:space="preserve">Matchmaking dans les jeux mutlijoueurs en ligne : étudier les traces utilisateurs pour améliorer l’expérience de jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOSSDAV 2014 - ACM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2578260.2578265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00940774v1</w:t>
+                <w:t xml:space="preserve">hal-01104668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards distributed geolocation for large scale disaster management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciana Arantes</w:t>
+                <w:t xml:space="preserve">Matchmaking in multi-player on-line games: studying user traces to improve the user experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSDP - Chilean Workshop on Distributed and Parallel Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOSSDAV 2014 - ACM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Singapore, Singapore. pp.7:7-7:12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2578260.2578265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104657v1</w:t>
+                <w:t xml:space="preserve">hal-00940774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Architecture for Highly Reliable Certification</w:t>
               </w:r>
@@ -2424,658 +2424,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Véron</w:t>
+                <w:t xml:space="preserve">Towards a Geocentric Mobile Syndication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Eberhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2012 IEEE International Conference on Internet of Things (iThings)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besançon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282402v1</w:t>
+                <w:t xml:space="preserve">hal-01140465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized range queries for large scale networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciana Arantes</w:t>
+                <w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2012 - 26th IEEE International Conference on Advanced Information Networking and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269929v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Geocentric Mobile Syndication System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Pape</w:t>
+                <w:t xml:space="preserve">Optimized range queries for large scale networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2012 IEEE International Conference on Internet of Things (iThings)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Besançon, France. </w:t>
+              <w:t xml:space="preserve">AINA 2012 - 26th IEEE International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.438-445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2012.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140465v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'une architecture MapReduce tolérant les fautes byzantines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DRing: A Layered Scheme for Range Queries over DHTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Arantes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Piffaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20éme Rencontres francophones du parallélisme (RENPAR'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Paphos, Cyprus. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIT.2011.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288066v1</w:t>
+                <w:t xml:space="preserve">inria-00627476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRing: A Layered Scheme for Range Queries over DHTs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude d'une architecture MapReduce tolérant les fautes byzantines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Piffaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer and Information Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20éme Rencontres francophones du parallélisme (RENPAR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CIT.2011.100⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00627476v1</w:t>
+                <w:t xml:space="preserve">hal-01288066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Hadoop MapReduce Byzantine Fault-Tolerant</w:t>
               </w:r>
@@ -3275,51 +3275,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t>
+                <w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -3354,97 +3354,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t>
+              <w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302994v1</w:t>
+                <w:t xml:space="preserve">hal-01305108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t>
+                <w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -3467,105 +3467,109 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Agents in Traffic and Transportation Systems (ATT'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.102-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300848v1</w:t>
+                <w:t xml:space="preserve">hal-01302994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t>
+                <w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -3588,85 +3592,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305108v1</w:t>
+                <w:t xml:space="preserve">hal-01300848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive Replication: A Survival Solution for Structured P2P Information Systems to Denial of Service Attack</w:t>
               </w:r>
@@ -3870,280 +3870,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DimaX: A Fault Tolerant Multi-Agent Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Faci</w:t>
+                <w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SELMAS 2006 - 5th Workshop on Software Engineering for Large-Scale Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1138063.1138067⟩</w:t>
+              <w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghai, China. pp.37-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1137677.1137685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687173v1</w:t>
+                <w:t xml:space="preserve">hal-00687190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+                <w:t xml:space="preserve">DimaX: A Fault Tolerant Multi-Agent Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SELMAS 2006 - 5th Workshop on Software Engineering for Large-Scale Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1138063.1138067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351835v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t>
+                <w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -4157,103 +4166,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Malenfant</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1137677.1137685⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00687190v1</w:t>
+                <w:t xml:space="preserve">hal-01351835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lease-based Decentralized Resource Management in Open Multi-Agent Systems</w:t>
               </w:r>
@@ -5160,51 +5160,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreeSplit: A Write-Ahead Protocol to Improve Latency in Distributed Prefix Tree Indexing Structures</w:t>
+                <w:t xml:space="preserve">Sport Trackers and Big Data: Studying user traces to identify opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudyar Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnaire</w:t>
@@ -5219,97 +5219,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8637, INRIA Paris. 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8636, INRIA Paris. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092251v1</w:t>
+                <w:t xml:space="preserve">hal-01092242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport Trackers and Big Data: Studying user traces to identify opportunities and challenges</w:t>
+                <w:t xml:space="preserve">FreeSplit: A Write-Ahead Protocol to Improve Latency in Distributed Prefix Tree Indexing Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudyar Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnaire</w:t>
@@ -5324,73 +5324,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8636, INRIA Paris. 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8637, INRIA Paris. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092242v1</w:t>
+                <w:t xml:space="preserve">hal-01092251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5545,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.175-194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piffaretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1079-1099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E3D75643B28E3CE01BA5C70D60B4627C8E0B8CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Rosas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coriat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bournat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turchini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Monnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01095702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01166767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00940774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578260.2578265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2011.100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson N. Bessani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius V. Cogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mehat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peschanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P7X2B9TS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mobach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Overeinder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Brazier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.175-194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piffaretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1079-1099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E3D75643B28E3CE01BA5C70D60B4627C8E0B8CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Rosas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01095702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bournat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turchini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01166767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hidalgo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00940774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578260.2578265" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debrie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.32" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2011.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson N. Bessani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius V. Cogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mehat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peschanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P7X2B9TS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mobach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Overeinder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Brazier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092251v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>