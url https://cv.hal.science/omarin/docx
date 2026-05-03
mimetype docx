--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -967,265 +967,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing-based architecture for post-disaster geolocation: A comparative performance evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+                <w:t xml:space="preserve">GeoTrie: A Scalable Architecture for Location-Temporal Range Queries over Massive GeoTagged Data Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudyar Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> The 15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cambridge, MA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416297v1</w:t>
+                <w:t xml:space="preserve">hal-01388949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoTrie: A Scalable Architecture for Location-Temporal Range Queries over Massive GeoTagged Data Sets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+                <w:t xml:space="preserve">Crowdsourcing-based architecture for post-disaster geolocation: A comparative performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> The 15th IEEE International Symposium on Network Computing and Applications (NCA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cambridge, MA, United States. pp.1 - 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NCA.2016.7778583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388949v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FreeSplit: A Write-Ahead Protocol to Improve Latency in Distributed Prefix Tree Indexing Structures</w:t>
               </w:r>
@@ -1767,351 +1767,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01183200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards distributed geolocation for large scale disaster management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciana Arantes</w:t>
+                <w:t xml:space="preserve">Matchmaking dans les jeux mutlijoueurs en ligne : étudier les traces utilisateurs pour améliorer l’expérience de jeu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSDP - Chilean Workshop on Distributed and Parallel Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Talca, Chile</w:t>
+              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104657v1</w:t>
+                <w:t xml:space="preserve">hal-01104668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matchmaking dans les jeux mutlijoueurs en ligne : étudier les traces utilisateurs pour améliorer l’expérience de jeu</w:t>
+                <w:t xml:space="preserve">Matchmaking in multi-player on-line games: studying user traces to improve the user experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOSSDAV 2014 - ACM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Singapore, Singapore. pp.7:7-7:12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2578260.2578265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104668v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matchmaking in multi-player on-line games: studying user traces to improve the user experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Véron</w:t>
+                <w:t xml:space="preserve">Towards distributed geolocation for large scale disaster management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Coriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fladenmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOSSDAV 2014 - ACM Workshop on Network and Operating Systems Support for Digital Audio and Video</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSDP - Chilean Workshop on Distributed and Parallel Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Talca, Chile</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940774v1</w:t>
+                <w:t xml:space="preserve">hal-01104657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Architecture for Highly Reliable Certification</w:t>
               </w:r>
@@ -2424,658 +2424,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Geocentric Mobile Syndication System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Pape</w:t>
+                <w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2012 IEEE International Conference on Internet of Things (iThings)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140465v1</w:t>
+                <w:t xml:space="preserve">hal-01282402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a scalable refereeing system for online gaming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Véron</w:t>
+                <w:t xml:space="preserve">Optimized range queries for large scale networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Network and Systems Support for Games (NetGames'2012) (Poster)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AINA 2012 - 26th IEEE International Conference on Advanced Information Networking and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.438-445, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AINA.2012.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282402v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized range queries for large scale networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luciana Arantes</w:t>
+                <w:t xml:space="preserve">Towards a Geocentric Mobile Syndication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pacôme Eberhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AINA 2012 - 26th IEEE International Conference on Advanced Information Networking and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.438-445, </w:t>
+              <w:t xml:space="preserve">The 2012 IEEE International Conference on Internet of Things (iThings)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besançon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AINA.2012.32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269929v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRing: A Layered Scheme for Range Queries over DHTs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude d'une architecture MapReduce tolérant les fautes byzantines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Piffaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer and Information Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20éme Rencontres francophones du parallélisme (RENPAR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00627476v1</w:t>
+                <w:t xml:space="preserve">hal-01288066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'une architecture MapReduce tolérant les fautes byzantines.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DRing: A Layered Scheme for Range Queries over DHTs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Rosas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Arantes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Piffaretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20éme Rencontres francophones du parallélisme (RENPAR'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Computer and Information Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Paphos, Cyprus. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CIT.2011.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288066v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00627476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Hadoop MapReduce Byzantine Fault-Tolerant</w:t>
               </w:r>
@@ -3275,51 +3275,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t>
+                <w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -3342,85 +3342,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305108v1</w:t>
+                <w:t xml:space="preserve">hal-01300848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reliable air traffic control (short paper)</w:t>
               </w:r>
@@ -3525,51 +3521,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent approach to reliable air traffic control</w:t>
+                <w:t xml:space="preserve">Towards a Reliable Air Traffic Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Nguyen-Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -3592,81 +3588,85 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Agent Based Modeling and Simulation (ABModSim'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">7th International Conference on Autonomous Agents and Multiagent Systems (AAMAS'08) Industrial Track (short paper)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300848v1</w:t>
+                <w:t xml:space="preserve">hal-01305108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recursive Replication: A Survival Solution for Structured P2P Information Systems to Denial of Service Attack</w:t>
               </w:r>
@@ -3870,289 +3870,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+                <w:t xml:space="preserve">DimaX: A Fault Tolerant Multi-Agent Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1137677.1137685⟩</w:t>
+              <w:t xml:space="preserve">SELMAS 2006 - 5th Workshop on Software Engineering for Large-Scale Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1138063.1138067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00687190v1</w:t>
+                <w:t xml:space="preserve">hal-00687173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DimaX: A Fault Tolerant Multi-Agent Platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahia Guessoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Faci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SELMAS 2006 - 5th Workshop on Software Engineering for Large-Scale Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Luxembourg, Luxembourg. pp.80-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687173v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Control Strategies for Replication-Based Fault-Tolerant Multi-Agent Systems</w:t>
+                <w:t xml:space="preserve">Experience and Prospects for Various Control Strategies for Self-Replicating Multi-Agent Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Briot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahia Guessoum</w:t>
@@ -4166,94 +4157,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro de Luna Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Faci</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Malenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Engineering of Fault-Tolerant Systems (EFTS'2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEAMS 2006 - 1st International Workshop on Software Adaptive and Self-Managing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Shanghai, China. pp.37-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1137677.1137685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351835v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lease-based Decentralized Resource Management in Open Multi-Agent Systems</w:t>
               </w:r>
@@ -5160,51 +5160,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport Trackers and Big Data: Studying user traces to identify opportunities and challenges</w:t>
+                <w:t xml:space="preserve">FreeSplit: A Write-Ahead Protocol to Improve Latency in Distributed Prefix Tree Indexing Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudyar Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnaire</w:t>
@@ -5219,97 +5219,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8636, INRIA Paris. 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8637, INRIA Paris. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092242v1</w:t>
+                <w:t xml:space="preserve">hal-01092251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreeSplit: A Write-Ahead Protocol to Improve Latency in Distributed Prefix Tree Indexing Structures</w:t>
+                <w:t xml:space="preserve">Sport Trackers and Big Data: Studying user traces to identify opportunities and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudyar Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnaire</w:t>
@@ -5324,73 +5324,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8637, INRIA Paris. 2014</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8636, INRIA Paris. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092251v1</w:t>
+                <w:t xml:space="preserve">hal-01092242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5545,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.175-194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piffaretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1079-1099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E3D75643B28E3CE01BA5C70D60B4627C8E0B8CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Rosas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388949v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01095702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bournat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turchini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01166767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hidalgo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00940774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578260.2578265" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debrie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.17" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269929v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.32" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2011.100" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson N. Bessani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius V. Cogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mehat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peschanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P7X2B9TS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138067" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mobach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Overeinder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Brazier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092251v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.175-194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piffaretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1079-1099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E3D75643B28E3CE01BA5C70D60B4627C8E0B8CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Rosas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coriat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01095702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bournat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turchini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01166767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00940774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578260.2578265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2011.100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson N. Bessani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius V. Cogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mehat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peschanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P7X2B9TS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mobach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Overeinder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Brazier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>