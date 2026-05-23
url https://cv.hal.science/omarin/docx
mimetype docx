--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1205,351 +1205,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreeSplit: A Write-Ahead Protocol to Improve Latency in Distributed Prefix Tree Indexing Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
+                <w:t xml:space="preserve">Elastic Management of Byzantine Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Arantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IEEE International Conference on Advanced Information Networking and Applications (AINA-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Gwangju, South Korea</w:t>
+              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01095702v1</w:t>
+                <w:t xml:space="preserve">hal-01226601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Management of Byzantine Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roy Friedman</w:t>
+                <w:t xml:space="preserve">Scalability and availability for massively multiplayer online games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Turchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226601v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability and availability for massively multiplayer online games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Monnet</w:t>
+                <w:t xml:space="preserve">FreeSplit: A Write-Ahead Protocol to Improve Latency in Distributed Prefix Tree Indexing Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudyar Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Dependable Computing Conference (EDCC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">29th IEEE International Conference on Advanced Information Networking and Applications (AINA-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gwangju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226608v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01095702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic Byzantine Tolerance for Cloud Computing</w:t>
               </w:r>
@@ -5545,51 +5545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.175-194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piffaretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1079-1099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E3D75643B28E3CE01BA5C70D60B4627C8E0B8CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Rosas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coriat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01095702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bournat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226608v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turchini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Monnet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01166767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00940774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578260.2578265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2011.100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson N. Bessani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius V. Cogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mehat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peschanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P7X2B9TS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mobach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Overeinder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Brazier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01547514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnaire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cort&#233;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Kordon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxx076" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01158008v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime V&#233;ron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.34.175-194" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahia Guessoum" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00530-014-0358-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Arantes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Piffaretti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.31.1079-1099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E3D75643B28E3CE01BA5C70D60B4627C8E0B8CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Rosas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxr087" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170014v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Briot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Faci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-2010-0139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01416297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Coriat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fladenmuller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NCA.2016.7778583" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bournat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226608v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Turchini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Monnet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01095702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01166767v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2015.22" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01183200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104668v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00940774v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2578260.2578265" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01104657v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hidalgo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudyar Cortes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom.2013.44" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931415v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00931400v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282402v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2012.32" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01140465v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Debrie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Eberhart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Pape" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627476v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIT.2011.100" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alysson N. Bessani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius V. Cogo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Correia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Pasin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mehat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Peschanski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen-Duc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Perrot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336175v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76890-6_19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-P7X2B9TS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305981v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro de Luna Almeida" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687173v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1138063.1138067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351835v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687190v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Malenfant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1137677.1137685" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489719v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mobach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benno Overeinder" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances Brazier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416472v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501420v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01679638v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine de Cevins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287976v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118601365.ch4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Busca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336252v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71156-8_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TM2XDQS2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092251v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>