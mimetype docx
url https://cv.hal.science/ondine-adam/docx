--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -238,265 +238,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
+                <w:t xml:space="preserve">Noninvasive electrical stimulation for psychiatric care in Down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mondino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.678-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011504v1</w:t>
+                <w:t xml:space="preserve">hal-03863109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive electrical stimulation for psychiatric care in Down syndrome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Zante</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.678-679. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.338-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2022.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863109v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
               </w:r>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.40. </w:t>
@@ -1022,51 +1022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863109v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.04.012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04788524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10292" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.04.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04788524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10292" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>