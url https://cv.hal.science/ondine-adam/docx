--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,816 +66,1490 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can a single session of noninvasive brain stimulation applied over the prefrontal cortex prevent stress-induced cortisol release?</w:t>
+                <w:t xml:space="preserve">Prefrontal cortex stimulation prevents stress-induced HPA axis reactivity in people at familial risk of schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Adam</w:t>
+                <w:t xml:space="preserve">Mélanie Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Palm</w:t>
+                <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Baeken</w:t>
+                <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prieto</w:t>
+                <w:t xml:space="preserve">Véronique Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 121, pp.110667. </w:t>
+              <w:t xml:space="preserve">European Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.e55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2025.2455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011990v1</w:t>
+                <w:t xml:space="preserve">hal-05050854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive electrical stimulation for psychiatric care in Down syndrome</w:t>
+                <w:t xml:space="preserve">Can a single session of noninvasive brain stimulation applied over the prefrontal cortex prevent stress-induced cortisol release?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Brunelin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Philippe Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Favre</w:t>
+                <w:t xml:space="preserve">Ulrich Palm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Prange</w:t>
+                <w:t xml:space="preserve">Chris Baeken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Zante</w:t>
+                <w:t xml:space="preserve">Nathalie Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.678-679. </w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.110667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2022.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2022.110667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863109v1</w:t>
+                <w:t xml:space="preserve">hal-04011990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
+                <w:t xml:space="preserve">Noninvasive electrical stimulation for psychiatric care in Down syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Mondino</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Prange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.678-679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2022.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011504v1</w:t>
+                <w:t xml:space="preserve">hal-03863109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Recent advances in noninvasive brain stimulation for schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Francoise Suaud-Chagny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5), pp.338-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/YCO.0000000000000809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819066v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficacy of Transcranial Direct Current Stimulation to Improve Insight in Patients With Schizophrenia: A Systematic Review and Meta-analysis of Randomized Controlled Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre R Brunoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-An Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July S Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (6), pp.1284-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbac078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Francoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontotemporal Transcranial Direct Current Stimulation Decreases Serum Mature Brain-Derived Neurotrophic Factor in Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Psomiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci11050662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improvement of Insight with Non-Invasive Brain Stimulation in Patients with Schizophrenia: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Galvao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11010040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STIMULATING THE PREFRONTAL CORTEX TO REDUCE HYPERREACTIVITY TO STRESS IN PEOPLE AT RISK OF SCHIZOPHRENIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th CINP World Congress Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CINP, May 2024, Tokyo (Japan), Japan. pp.i70-i70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijnp/pyae059.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du cortex préfrontal dans la réponse au stress dans le continuum psychotique : une approche multimodale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondine Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences. Université Claude Bernard - Lyon I, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO10292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04788524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Transcranial Direct Current Stimulation on Hallucinations in Patients with Schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcranial Direct Current Stimulation in Neuropsychiatric Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.491-499, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-76136-3_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1022,51 +1696,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863109v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.04.012" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04788524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10292" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050854v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Adam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Raverot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2025.2455" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vignaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Palm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Baeken" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prieto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2022.110667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Favre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2022.04.012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011504v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brunelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCO.0000000000000809" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre R Brunoni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-An Chang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July S Gomes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbac078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Psomiades" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci11050662" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370571v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863026v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bation" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Galvao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11010040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998747v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyae059.120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04788524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO10292" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76136-3_23" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>