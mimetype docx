--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -196,481 +196,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage conditions, energy consumption, and food safety implications of domestic refrigerators in Bangkok</w:t>
+                <w:t xml:space="preserve">FreshQualiTom : étude de l'impact du froid sur les qualités de la tomate, au cours du circuit logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+                <w:t xml:space="preserve">Valérie Mérendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheeraphat Potisuwan</w:t>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Sophie Annibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvanne Paviet-Salomon</w:t>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), pp.101512. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.370-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463433v1</w:t>
+                <w:t xml:space="preserve">hal-05385884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal performance evaluation of water-based gel packs and insulating covers: A case study on raw milk preservation for local transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (2), pp.101257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshQualiTom : étude de l'impact du froid sur les qualités de la tomate, au cours du circuit logistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage conditions, energy consumption, and food safety implications of domestic refrigerators in Bangkok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Annibal</w:t>
+                <w:t xml:space="preserve">Cheeraphat Potisuwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Moureh</w:t>
+                <w:t xml:space="preserve">Yvanne Paviet-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.370-386. </w:t>
+              <w:t xml:space="preserve">Applied Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.101512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.afres.2025.101512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385884v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset of air cargo supply chain conditions and fruit quality evolution: Case study of mango shipment from Thailand to France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvanne Paviet-Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -719,892 +719,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporative Cooling with a Wet Fabric Blanket for Non-Refrigerated Horticultural Produce Transport: An Experimental Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heat transfer within a multi-package: Assessing the impact of package design on the cooling of strawberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Flick</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ichrak Sdiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, pp.101339. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 382, pp.112190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667704v1</w:t>
+                <w:t xml:space="preserve">hal-04668235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer within a multi-package: Assessing the impact of package design on the cooling of strawberries</w:t>
+                <w:t xml:space="preserve">Experimental simulation of temperature non-uniformity in a loaded container along air cargo supply chain: Mango case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Nasser Eddine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Suveena Jantapirak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvanne Paviet Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ichrak Sdiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 382, pp.112190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112190⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 380, pp.112161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668235v1</w:t>
+                <w:t xml:space="preserve">hal-04593172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of temperature non-uniformity in a loaded container along air cargo supply chain: Mango case study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">How to choose a model to address practical issues encountered during food transport in an insulated box equipped with phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvanne Paviet Salomon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2024.112161⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239, pp.122085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.122085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593172v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to choose a model to address practical issues encountered during food transport in an insulated box equipped with phase change material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Dataset of air velocity and temperature fields inside an insulated box equipped with phase change material under several operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.122085⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.109934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04308441v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of air velocity and temperature fields inside an insulated box equipped with phase change material under several operating conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Experimental study of air cargo temperature variations and its impact on mango quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Paviet Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mawilai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109934⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04334831v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of air cargo temperature variations and its impact on mango quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaporative Cooling with a Wet Fabric Blanket for Non-Refrigerated Horticultural Produce Transport: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Paviet Salomon</w:t>
+                <w:t xml:space="preserve">Suriyan Supapvanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mawilai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Agriculture and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.101339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2024.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafr.2024.101339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04472474v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat transfer model for real-time temperature prediction in insulated boxes equipped with a phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 149, pp.286-298. </w:t>
@@ -1642,64 +1642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The code of simplified heat transfer model for temperature prediction in an insulated box equipped with phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1746,77 +1746,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FreshQualiTom, influence des conditions du circuit logistique sur le refroidissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,373 +1865,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Modelling of Airflow and Heat Transfer during Cooling of Stacked Tomatoes: Optimal Crate Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of long-distance air transport conditions on horticultural product quality: Case study of fresh mango shipment from Thailand to France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Kwadwo Kale Agyeman</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16, </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16042048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200481v1</w:t>
+                <w:t xml:space="preserve">hal-04095941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of long-distance air transport conditions on horticultural product quality: Case study of fresh mango shipment from Thailand to France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Computational Modelling of Airflow and Heat Transfer during Cooling of Stacked Tomatoes: Optimal Crate Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kwadwo Kale Agyeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2023.04.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16042048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095941v1</w:t>
+                <w:t xml:space="preserve">hal-04200481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of use conditions on heat transfer in an insulated box equipped with a phase change material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 357, pp.111644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2265,103 +2265,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of airflow and heat transfer by natural convection in an insulated box with a Phase Change Material using a Particle Image Velocimetry technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 336, pp.111207. </w:t>
@@ -2393,726 +2393,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dataset of experimental study investigation of airflow and heat transfer in an insulated box equipped with a phase change material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cagnon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111156⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683454v1</w:t>
+                <w:t xml:space="preserve">hal-03839038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of experimental study investigation of airflow and heat transfer in an insulated box equipped with a phase change material</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heat transfer and aroma modeling of fresh fruit and vegetable in cold chain: case study on tomatoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bouledjeraf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108696⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.133-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03839038v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer and aroma modeling of fresh fruit and vegetable in cold chain: case study on tomatoes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insulated box and refrigerated equipment with PCM for food preservation: State of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Denis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+                <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duret Steven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2021.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 317, pp.110874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2021.110874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03403754v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulated box and refrigerated equipment with PCM for food preservation: State of the art</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Optimisation multicritère de la chaîne du froid : qualité, sécurité et énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Minh Hoang</w:t>
+                <w:t xml:space="preserve">Marina François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duret Steven</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+                <w:t xml:space="preserve">Lena Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1183, pp.29-35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03418835v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multicritère de la chaîne du froid : qualité, sécurité et énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning for temperature prediction in food pallet along a cold chain: Comparison between synthetic and experimental training dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Nguyen-The</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Margot Tardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina François</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lena Fritsch</w:t>
+                <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 335, pp.111156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2022.111156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189869v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between refrigeration temperatures, energy consumption in a food plant and microbiological quality of the food product: Application to refrigerated stuffed pasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,103 +3202,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold chain break detection and analysis: Can machine learning help?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Cornuéjols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Tardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 112, pp.391-399. </w:t>
@@ -3340,77 +3340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature control in a horticultural produce supply chain in Thailand and its influence on product quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parinya Singphithak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachit Suwapanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3457,90 +3457,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des températures de carcasses de porc lors du transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3576,1702 +3576,1702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified heat transfer model of a closed refrigerated display cabinet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Chaomuang</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale des champs de vitesse d'air par PIV dans un meuble frigorifique fermé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1177, pp.24-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610146v1</w:t>
+                <w:t xml:space="preserve">hal-03182853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale des champs de vitesse d'air par PIV dans un meuble frigorifique fermé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical characterization of airflow in a closed refrigerated display cabinet using PIV and CFD techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111, pp.168-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03182853v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of airflow in a closed refrigerated display cabinet using PIV and CFD techniques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling methodology of temperature and energy consumption in food plant: Application to puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 111, pp.168-177. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.12.001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 115, pp.28 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609824v1</w:t>
+                <w:t xml:space="preserve">hal-02545995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling methodology of temperature and energy consumption in food plant: Application to puff pastry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified heat transfer model of a closed refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 115, pp.28 - 38. </w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (100494), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2020.100494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545995v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of heat transfer and airflow in a closed refrigerated display cabinet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Influence of operating conditions on the temperature performance of a closed refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 244, pp.101-114. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (103), pp.32-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.03.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607868v1</w:t>
+                <w:t xml:space="preserve">hal-02609359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic heat transfer modeling of a closed refrigerated display cabinet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">How to predict product temperature changes during transport in an insulated box equipped with an ice pack: experimental versus 1-D and 3-D modelling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 161, pp.17. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.196-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609583v1</w:t>
+                <w:t xml:space="preserve">hal-02608531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization of heat transfer inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.194-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156194v1</w:t>
+                <w:t xml:space="preserve">hal-02608709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating conditions on the temperature performance of a closed refrigerated display cabinet</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 103 (103), pp.32-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.03.031⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 102, pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609359v1</w:t>
+                <w:t xml:space="preserve">hal-02617849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to predict product temperature changes during transport in an insulated box equipped with an ice pack: experimental versus 1-D and 3-D modelling approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combining quantitative risk assessment of human health, food waste and energy consumption: the next step in the development of the food cold chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 39 (4), pp.906-925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/risa.13199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.12.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02608531v1</w:t>
+                <w:t xml:space="preserve">hal-02156194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of heat transfer inside a refrigerated trailer loaded with carcasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of heat transfer and airflow in a closed refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2018.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.11.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02608709v1</w:t>
+                <w:t xml:space="preserve">hal-02607868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport under field conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic heat transfer modeling of a closed refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 102, pp.77-85. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.02.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.114138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617849v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
+                <w:t xml:space="preserve">Experimental characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.337-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608699v1</w:t>
+                <w:t xml:space="preserve">hal-02607357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modelling of fish refrigeration using flake ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 88, pp.337-346. </w:t>
+              <w:t xml:space="preserve">, 2018, 85, pp.97-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607357v1</w:t>
+                <w:t xml:space="preserve">hal-02606573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of fish refrigeration using flake ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le transport frigorifique des carcasses de porc en France, enjeux liés aux changements de la réglementation européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Veauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1170, pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606573v1</w:t>
+                <w:t xml:space="preserve">hal-02608699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of air dehumidification on water evaporation in a food plant</w:t>
               </w:r>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 74 (février), pp.435-449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5374,51 +5374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refroidissement de poissons dans la glace en écailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1165, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,77 +5443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refroidissement de poissons dans la glace en écailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1165, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5551,90 +5551,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of fogging and refrigeration for white asparagus preservation on vegetable stalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tirawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mérendet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124, pp.8-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5694,51 +5694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 111, pp.450-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5772,51 +5772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of airflow and heat transfer above a hot liquid surface simulating a cup of drink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Osswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5906,51 +5906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the air humidity on the drying of a liquid droplet on a solid plate and on bacterial destruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6066,64 +6066,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Doursat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 113, pp.1234-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6170,64 +6170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the drying process of wetted surfaces under conditions similar to food processing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81, pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6274,64 +6274,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of the performance of retail refrigerated display cabinets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.. Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 70, pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6363,1741 +6363,1741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.30-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01565832v1</w:t>
+                <w:t xml:space="preserve">hal-01569697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking food waste prevention, energy consumption and microbial food safety: the next challenge of food policy ?</w:t>
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Food Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cofs.2016.06.006⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01569697v1</w:t>
+                <w:t xml:space="preserve">hal-02601902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steven Duret</w:t>
+                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 171, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601902v1</w:t>
+                <w:t xml:space="preserve">hal-02601926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 171, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2015.09.026⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02601926v1</w:t>
+                <w:t xml:space="preserve">hal-01531604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La déshumidification renforce l'efficacité du séchage en usine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gahartian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1159, pp.21-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01531604v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déshumidification renforce l'efficacité du séchage en usine</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605023v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part III: Application to the apple cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.66-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564759v1</w:t>
+                <w:t xml:space="preserve">hal-01173938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part III: Application to the apple cold chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 148, pp.66-73. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.367-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173938v1</w:t>
+                <w:t xml:space="preserve">hal-01173941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study of airflow and heat transfer in a cold room filled with apple pallets: Comparison between two modelling approaches and experimental results</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cold chain of chilled food in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Derens- Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.161-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173941v1</w:t>
+                <w:t xml:space="preserve">hal-02600675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold chain of chilled food in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part I: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alvarez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annemie Geeraerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52, pp.161-167. </w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.53-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2014.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600675v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part I: Methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 148, pp.53-57. </w:t>
+              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173937v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat transfer modeling in a cold room filled with food products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Identification of the significant factors in food quality using global sensitivity analysis and the accept-and-reject algorithm. Part II: Application to the cold chain of cooked ham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunny George Gwanpua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 149, pp.78-86. </w:t>
+              <w:t xml:space="preserve">, 2015, 148, pp.58-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2014.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173940v1</w:t>
+                <w:t xml:space="preserve">hal-01564759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization of airflow, heat and mass transfer in a cold room filled with food products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 46, pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8143,103 +8143,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1143, pp.32-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8264,51 +8264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the significant factors in food safety using global sensitivity analysis and the accept-and-reject algorithm: application to the cold chain of ham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8316,51 +8316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 180, pp.39-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8406,64 +8406,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8527,64 +8527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'histoire thermique et microbiologique d'un produit réfrigéré dans la chaîne du froid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8648,64 +8648,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using simplified models of cold chain equipment to assess the influence of operating conditions and equipment design on cold chain performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8777,103 +8777,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de résultat FRISBEE: évaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1-2, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8898,64 +8898,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and modelling in the food cold chain: thermal and quality evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9008,957 +9008,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modélisation des transferts de chaleur dans un véhicule frigorifique chargé de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 1127, pp.62-68</w:t>
+              <w:t xml:space="preserve">, 2012, 1129, pp.43-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597462v1</w:t>
+                <w:t xml:space="preserve">hal-02597980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts de chaleur dans un véhicule frigorifique chargé de produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Osswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (2), pp.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597980v1</w:t>
+                <w:t xml:space="preserve">hal-01432618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of heat transfer and air flow in a refrigerated display cabinet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modelling the evolution of food products along the cold chain. Part II: A case study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.05.027⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.915-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01432618v1</w:t>
+                <w:t xml:space="preserve">hal-01560922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modelling the evolution of food products along the cold chain. Part II: A case study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heat transfer modelling in a refrigerated display cabinet: The influence of operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (2), pp.353-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01560922v1</w:t>
+                <w:t xml:space="preserve">hal-01432620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling in a refrigerated display cabinet: The influence of operating conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heat transfer modelling in a ventilated cavity loaded with food product: Application to a refrigerated vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 108 (2), pp.353-364. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.027⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 113 (3), pp.389-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01432620v1</w:t>
+                <w:t xml:space="preserve">hal-01432624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modelling in a ventilated cavity loaded with food product: Application to a refrigerated vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modeling the evolution of food products along the cold chain. Part I: Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2012.06.020⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (4), pp.907-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01432624v1</w:t>
+                <w:t xml:space="preserve">hal-01432619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches for modeling the evolution of food products along the cold chain. Part I: Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Flick</w:t>
+                <w:t xml:space="preserve">Evaluation de la chaîne du froid par des approches déterministes et stochastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1127, pp.62-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01432619v1</w:t>
+                <w:t xml:space="preserve">hal-02597462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature prediction in a refrigerated display cabinet : deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (2), p. 191 - p. 202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9992,77 +9992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of simultaneous heat and moisture transfer in a domestic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33 (7), pp.1425-1433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10087,77 +10087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of water evaporation and condensation in a domestic refrigerator loaded by wet product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97, pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10182,64 +10182,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature prediction in domestic refrigerators : Deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.41-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10273,90 +10273,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study of heat and moisture transfers by natural convection in a cavity filled with solid obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 52 (25-26), pp.5691-5700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10402,77 +10402,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airflow, heat and moisture transfers by natural convection in a refrigerating cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (2), pp.197-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10510,90 +10510,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIV measurement of the flow field in a domestic refrigerator model: Comparison with 3D simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Charrier-Mojtabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31 (8), pp.1328-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10639,51 +10639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of air flow by natural convection in a closed cavity: Application in a domestic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10691,51 +10691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Charrier-Mojtabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85 (4), pp.547-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10760,77 +10760,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of temperature prediction in an insulated container equipped with pcm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31, pp.1063-1072</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10855,51 +10855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient heat transfer by free convection in a packed bed of spheres: Comparison between two modelling approaches and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10972,90 +10972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of air flow and heat transfer in domestic refrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 81 (1), pp.144-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11080,64 +11080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost formation on frozen products preserved in domestic freezers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 79 (1), pp.124-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11162,77 +11162,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer between wall and packed bed crossed by low velocity airflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26 (165), pp.1951-1960</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11257,77 +11257,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of heat transfer by natural convection in a closed cavity: application in a domestic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 70 (4), pp.523-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11386,64 +11386,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du phénomène de rayonnement sur les échanges thermiques et les écoulements dans les réfrigérateurs à froid statique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1055, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11462,268 +11462,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of convective heat transfer during cooling with low air velocity in a stack of objects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Heat transfer by natural convection in domestic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 62 (1), pp.79-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0260-8774(03)00173-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583244v1</w:t>
+                <w:t xml:space="preserve">hal-02581770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer by natural convection in domestic refrigerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Experimental study of convective heat transfer during cooling with low air velocity in a stack of objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43 (12), pp.1213-1221</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02581770v1</w:t>
+                <w:t xml:space="preserve">hal-02583244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la performance des réfrigérateurs domestiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gahartian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Srour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11755,316 +11755,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of use of insulating pallet covers for shipping heat-sensitive foodstuffs in ambient conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Study of domestic refrigerator temperature and analysis of factors affecting temperature: a French survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Commere</w:t>
+                <w:t xml:space="preserve">B. Palagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 34 (1-3), pp.89-109. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25 (5), pp.653-659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-1699(01)00181-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0140-7007(01)00047-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580720v1</w:t>
+                <w:t xml:space="preserve">hal-02580721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of domestic refrigerator temperature and analysis of factors affecting temperature: a French survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Analysis of use of insulating pallet covers for shipping heat-sensitive foodstuffs in ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Palagos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Commere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 34 (1-3), pp.89-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1699(01)00181-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0140-7007(01)00047-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02580721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Températures dans les réfrigérateurs ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Palagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 1017, pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12102,64 +12102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de facteurs influençant la température dans les réfrigérateurs des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Palagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Académie Nationale de Médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 185 (2, séance du 13 février 2001), pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12184,64 +12184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés thermiques de produits composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Générale du Froid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 974, pp.17-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12311,77 +12311,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Characterization of Cooling Behavior Within a Multi-Package: Application on a Pallet of Strawberries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12441,77 +12441,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Greenhouse Gas emissions from the food supply chains in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosr Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Congress of Refrigeration ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12545,103 +12545,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD modelling of heat transfer and airflow in an insulated box equipped with Phase Change Material Tanathep LEUNGTONGKUM* (a,b) , Onrawee LAGUERRE (a) , Nattawut CHAOMUANG (c) , Alain DENIS (a) and Denis FLICK (b)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12675,103 +12675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Food Transportation and Storage in an Insulated Box: Effect of Phase Change Material Position and Spacing Underneath the Load Tanathep Leungtongkum* (a, b) , Denis Flick (b) , Hong Minh Hoang (a) , Duret Steven (a) , Anthony Delahaye (a) and Onrawee Laguerre (a)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanathep Leungtongkum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Online, United Kingdom. </w:t>
@@ -12803,844 +12803,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the fluid flow inside a refrigerated trailer loaded with pork carcasses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bragança, Portugal. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261479v1</w:t>
+                <w:t xml:space="preserve">hal-02609400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-criteria analysis approach considering food safety, food waste and energy consumption: Application to production process of puff pastry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Committee on Predictive Modelling in Food (ICPMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609400v1</w:t>
+                <w:t xml:space="preserve">hal-03261530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-criteria analysis approach considering food quality and energy consumption: Application to production process of puff pastry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modelling the fluid flow inside a refrigerated trailer loaded with prok carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montreal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261530v1</w:t>
+                <w:t xml:space="preserve">hal-04273646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the fluid flow inside a refrigerated trailer loaded with prok carcasses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified heat transfer model of a closed refrigerated display cabinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nattawut Chaomuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Refrigeration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273646v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified heat transfer model of a closed refrigerated display cabinet</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport in field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
+              <w:t xml:space="preserve">International congress of refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0049⟩</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261470v1</w:t>
+                <w:t xml:space="preserve">hal-03261536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modelling of refrigeration of pork carcasses during transport in field conditions</w:t>
+                <w:t xml:space="preserve">Modelling the fluid flow inside a refrigerated trailer loaded with pork carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of refrigeration</w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2019.0178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261536v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction des transferts et de la croissance microbienne lors du transport de carcasses de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Merai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26eme congrès français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13659,732 +13659,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Guiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733985v1</w:t>
+                <w:t xml:space="preserve">hal-01777974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the drying of a droplet of sucrose solution on a solid surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.10</w:t>
+              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606373v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Merai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. 10 p</w:t>
+              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777974v1</w:t>
+                <w:t xml:space="preserve">hal-02733743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the drying of a droplet of sucrose solution on a solid surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Food and Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736536v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of airflow inside a refrigerated trailer loaded with carcasses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouna Merai</w:t>
+                <w:t xml:space="preserve">Influence of the relative humidity on the water drying rate and on the bacterial growth or inactivation in a food processing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logan Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Fritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Food and Biosystems Engineering (I. C. FaBE 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratory of Food &amp; Biosystems Engineering (FABE Lab)., Jun 2017, Rhodes, Greece. 562 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733743v1</w:t>
+                <w:t xml:space="preserve">hal-02733985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is food safety compatible with food waste prevention and sustainability of the food chain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Predictive Modelling in Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Rio de Janeiro, Brazil. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.profoo.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741297v1</w:t>
@@ -14421,64 +14421,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IIR Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). Paris, FRA., Apr 2016, Auckland, New Zealand. 8 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14525,51 +14525,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the drying of a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14614,494 +14614,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the water evaporation rate on stainless steel plate in a wind tunnel</w:t>
+                <w:t xml:space="preserve">Experimental study of the water evaporation rate on stainless plate in a wind tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ième congrès international du froid ICR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743328v1</w:t>
+                <w:t xml:space="preserve">hal-02601919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the water evaporation rate on stainless plate in a wind tunnel</w:t>
+                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ième congrès international du froid ICR 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA.; Japan Society of Refrigerating and Air Conditioning Engineers (JSRAE)., Aug 2015, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601919v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M. Hoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ième congrès international du froid, ICR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Yokohama, Japan. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738828v1</w:t>
+                <w:t xml:space="preserve">hal-02601915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified heat and mass transfer modeling in a food processing plant</w:t>
+                <w:t xml:space="preserve">Experimental study of the water evaporation rate on stainless steel plate in a wind tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ième congrès international du froid, ICR 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24. IIR International Congress of Refrigeration (ICR2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA.; Japan Society of Refrigerating and Air Conditioning Engineers (JSRAE)., Aug 2015, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.icr.2015.0579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601915v1</w:t>
+                <w:t xml:space="preserve">hal-02743328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airflow, heat and mass transfer in a cold room filled with food products: comparison of experimental, CFD and simplified approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15109,51 +15109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Londre, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15191,77 +15191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of evaporation rate, temperature, velocity and humidity fields in a cold chamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemio Plana-Fattori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IIR International Conference on Sustainability and the Cold Chain, ICCC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, London, France. pp.267-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15286,51 +15286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of consumer behaviors on exposure to &amp;lt;em&amp;gt;Listeria monocytogenes&amp;lt;/em&amp;gt; by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15338,51 +15338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on Predictive Modelling in Food (ICPMF8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut du Porc (IFIP). FRA.; Groupement d'Intérêt Scientifique Sym'Previus (GIS Sym'Previus). FRA.; Centre National Interprofessionnel de l'Economie Laitière (CNIEL). FRA., Sep 2013, Paris, France. 286 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15407,103 +15407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15528,51 +15528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cooked ham cold chain variability on safety by sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15580,51 +15580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IIR International Conference on Sustainability and the Cold Chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut International du Froid (IIF). FRA., Apr 2013, Paris, France. 641 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15643,351 +15643,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Combined deterministic and stochastic approaches applied to the food cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Franco-ThaiSymposium Franco-Thai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand. pp.8</w:t>
+              <w:t xml:space="preserve">12 emes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. p. 59 - p. 68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597463v1</w:t>
+                <w:t xml:space="preserve">hal-00773495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined deterministic and stochastic approaches applied to the food cold chain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 emes Journées Européennes Agro-Industrie et Méthodes Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. p. 59 - p. 68</w:t>
+              <w:t xml:space="preserve">Symposium Franco-ThaiSymposium Franco-Thai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Bangkok, Thailand. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773495v1</w:t>
+                <w:t xml:space="preserve">hal-02597463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of food safety along the cold chain by deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong-Minh Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICR 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Prague, Czech Republic. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16012,90 +16012,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of room temperature on food safety in refrigerated display cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My Dung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress on Engineering and Food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Athènes, Greece. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16120,77 +16120,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature prediction in a refrigeted display cabinet: deterministic and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Symposium on Statistical Methods for the Food Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Benevento, Italy. p. 111 - p. 120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16215,64 +16215,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature prediction in domestic refrigerator: Determinist and stochastic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st IIR International Cold Chain and Sustainability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Cambridge, United Kingdom. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16297,90 +16297,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique des transferts de chaleur et de vapeur d'eau par convection naturelle dans une enceinte remplie d'obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.. Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés français de thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Vannes, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16405,77 +16405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of temperature prediction in an insulated container equipped with Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Ben Aissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Symposium on Applications of Modelling as an Innovative Technology in the Agri-Food-Chain : Model-IT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Madrid, Spain. pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16500,64 +16500,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frost formation on frozen particle food during home storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFOST, Nantes, 17-21 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16582,90 +16582,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and moisture transfers in closed cavity representing domestic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Léglisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFOST, Nantes, 17-21 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.361-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16690,77 +16690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling airflow and heat transfer during food cooling process and refrigerated equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16818,446 +16818,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of heat transfer in a domestic refrigerator</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of convective airflow in a domestic refrigerator model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Charrier-Mojtabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model-It: The third international symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain, Leuven, BEL, 29 mai-2 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.467-474</w:t>
+              <w:t xml:space="preserve">Eurotherm 77 (Heat and Mass Transfer in Food Processing), Université de Parma, ITA, 20-22 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588612v1</w:t>
+                <w:t xml:space="preserve">hal-02588608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of convective airflow in a domestic refrigerator model</w:t>
+                <w:t xml:space="preserve">Visualisation des écoulements de convection naturelle par PIV dans une maquette de réfrigérateur ménager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Charrier-Mojtabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lartigue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurotherm 77 (Heat and Mass Transfer in Food Processing), Université de Parma, ITA, 20-22 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.6</w:t>
+              <w:t xml:space="preserve">11e congrès FLUVISU (Visualisation et Traitement d'Images en Mécanique des Fluides) 7-9 juin 2005, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588608v1</w:t>
+                <w:t xml:space="preserve">hal-02588609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation des écoulements de convection naturelle par PIV dans une maquette de réfrigérateur ménager</w:t>
+                <w:t xml:space="preserve">Numerical and experimental study of heat transfer in a domestic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Lartigue</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moureh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès FLUVISU (Visualisation et Traitement d'Images en Mécanique des Fluides) 7-9 juin 2005, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.8</w:t>
+              <w:t xml:space="preserve">Model-It: The third international symposium on Applications of Modelling as an Innovative Technology in the Agri-Food Chain, Leuven, BEL, 29 mai-2 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.467-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588609v1</w:t>
+                <w:t xml:space="preserve">hal-02588612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation and experiment in domestic refrigerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEF 2004, International Conference Engineering and Food, Montpellier, Mars 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17276,394 +17276,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation empirique des transferts thermiques dans un empilement de produits alimentaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Heat transfer and air flow in domestic refrigerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des milieux poreux, Toulouse, Novembre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.2</w:t>
+              <w:t xml:space="preserve">International Congress of Refrigeration 2003, Washington, USA, August 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582831v1</w:t>
+                <w:t xml:space="preserve">hal-02582838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer and air flow in domestic refrigerators</w:t>
+                <w:t xml:space="preserve">Echanges convectifs à faible vitesse d'air dans un empilement d'objets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Refrigeration 2003, Washington, USA, August 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.7</w:t>
+              <w:t xml:space="preserve">Congrès français de Thermique SFT 2003, Grenoble, 3-6 juin 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582838v1</w:t>
+                <w:t xml:space="preserve">hal-02582830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echanges convectifs à faible vitesse d'air dans un empilement d'objets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation empirique des transferts thermiques dans un empilement de produits alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Flick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Doursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Flick</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de Thermique SFT 2003, Grenoble, 3-6 juin 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.6</w:t>
+              <w:t xml:space="preserve">Journées des milieux poreux, Toulouse, Novembre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582830v1</w:t>
+                <w:t xml:space="preserve">hal-02582831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modelling of a refrigerated product in cold chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17727,90 +17727,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature monitoring and modeling of chilled food in the cold chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Opatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Demnerova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th international congress of refrigeration IIF-IIR, Sydney, AUS, 21-24 septembre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Australia. pp.7</w:t>
@@ -17839,64 +17839,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des dangers microbiologiques au cours de la chaîne du froid des produits refrigérés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Commere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Beaufort Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17964,103 +17964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive modelling in refrigerated display cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Srour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Commere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding IIF "Advances in the refrigeration systems food technologies and cold chain", Sofia, BGR, 23-26 septembre 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Bulgaria. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18098,64 +18098,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical points in the cold chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moureh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting "The preservation of frozen food quality and safety throughout the distribution chain", Athens, GRC, 26-28 mars 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Greece. pp.9-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18180,64 +18180,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des propriétés thermiques de produits alimentaires composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des procédés, Paris, 24-26 septembre 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18294,64 +18294,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed refrigerated display cabinets: Is it worth it for food quality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaomuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dinis Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18411,51 +18411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operation, design and performance of retail display cabinets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Retail Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edited by Judith A. Evans and Alan M. Foster. John Wiley &amp; Sons, Ltd. Publisher, pp.17-31, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18493,51 +18493,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la chaîne du froid, enjeux et défis actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Derens-Bertheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Alimentation à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.88-90, 2015, 2271083001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18562,51 +18562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer and air flow in a domestic refrigerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Modelling of Food Processing, Mohammed M. Farid (ed.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, p. 445 - p. 474, 2010, Contemporary Food Engineering, 9781420053517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18631,51 +18631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer handling of frozen food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frozen Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley Blackwell, pp.325-346, 2008, 978-1405154789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18741,64 +18741,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des écoulements et des transferts thermiques en convection naturelle dans les milieux macro-poreux alimentaires : application aux réfrigérateurs ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Flick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2002, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18848,51 +18848,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur, de matière et écoulements dans des enceintes contenant des produits alimentaires: Complémentarité entre expérience et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onrawee Laguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19000,51 +19000,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A7327ED"/>
+    <w:nsid w:val="255DAFA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19231,51 +19231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/onrawee-laguerre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7017-5912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183644026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463433v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheeraphat Potisuwan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101512" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101257" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385884v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annibal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art27" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667704v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyan Supapvanich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101339" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668235v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Sdiri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112190" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveena Jantapirak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet Salomon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112161" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.122085" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334831v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109934" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472474v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaomuang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paviet Salomon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mawilai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.009" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwadwo Kale Agyeman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16042048" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.04.023" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111207" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839038v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108696" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouledjeraf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.10.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418835v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret Steven" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110874" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinya Singphithak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Suwapanich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610146v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100494" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182853v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609824v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.12.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.09.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609583v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114138" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.03.031" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.12.022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617849v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606573v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.09.014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.10.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirawat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rendet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2016.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530792v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558465v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.05.110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.05.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.. Chaomuang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.10.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531604v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minh Hoang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605023v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derens- Bertheau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.06.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2012.08.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC028W80-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p191" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593516v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Amara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593797v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.09.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592191v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.07.028" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76L5ZTP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590687v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Charrier-Mojtabi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.04.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87MW5HW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589659v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ben Aissa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.03.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588607v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588605v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586591v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.10.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWFMT472-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586643v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581770v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00173-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L3Z3TN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581743v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580720v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Commere" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(01)00181-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5729JBQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580721v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palagos" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(01)00047-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682153v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224111v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traor&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Allouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0525" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198831v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0556" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261479v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0178" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273646v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261470v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0049" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261536v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0179" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852763v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777974v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Guiller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736536v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733743v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401353v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0060" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742829v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743328v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0579" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601919v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0572" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601915v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hoan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463277v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597463v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773495v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596409v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596408v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583231v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596276v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.. Remy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588613v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de L&#233;glisse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapsoba" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060994" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588612v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588609v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582844v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582831v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582838v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582830v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580726v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahaye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Opatova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demnerova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578454v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577925v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578451v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577324v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609360v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dinis Gaspar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dinho da Silva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7894-9.ch001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601938v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600998v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583230v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444302325.ch15" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582691v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02593519v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/onrawee-laguerre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7017-5912" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183644026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385884v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;rendet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onrawee Laguerre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Annibal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derens-Bertheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moureh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art27" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210505v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattawut Chaomuang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Flick" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Duret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101257" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05463433v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheeraphat Potisuwan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet-Salomon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101512" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laguerre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.T. Ndoye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111803" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser Eddine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Sdiri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112190" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04593172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suveena Jantapirak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvanne Paviet Salomon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2024.112161" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanathep Leungtongkum" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.122085" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334831v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109934" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04472474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaomuang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Paviet Salomon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mawilai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2024.02.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667704v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyan Supapvanich" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafr.2024.101339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04051631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.02.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157413v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2023.100538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098764v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moureh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2023.04.023" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04200481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kwadwo Kale Agyeman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16042048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2023.111644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111207" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03839038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108696" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403754v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bouledjeraf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2021.10.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418835v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Minh Hoang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duret Steven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delahaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2021.110874" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen-The" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fran&#231;ois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Fritsch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683454v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Loisel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cornu&#233;jols" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Tardet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cagnon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2022.111156" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Minh Hoang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dargaignaratz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108076" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2021.03.052" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360786v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parinya Singphithak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachit Suwapanich" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2021.108585" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03260725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Merai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182853v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609824v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.12.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Hamon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Stahl" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.03.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610146v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100494" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.03.031" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608531v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.12.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608709v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.11.041" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617849v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.02.033" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.13199" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2018.09.009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609583v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.114138" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607357v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.01.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606573v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.09.014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Veauclin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Lecoq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2016.10.022" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617582v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606577v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tirawat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;rendet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2016.09.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530792v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.09.030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Osswald" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Souchon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.10.014" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558465v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecoq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zoz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606571v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Doursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2017.05.110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606574v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.05.024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606569v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.. Chaomuang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2017.10.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569697v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen The" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.06.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MSKWX6R9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601902v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2016.05.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601926v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2015.09.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXNBLW5D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531604v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Minh Hoang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605023v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gahartian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565832v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173938v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunny George Gwanpua" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBL7BDG1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173941v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ4183FX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600675v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derens- Bertheau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.06.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173937v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemie Geeraerd" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.037" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7XP92B9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173940v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4M4TH0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2014.09.038" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N2JMCQW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V8D5TQ96-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173912v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.04.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HP0MKHC-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569716v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630419v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173926v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2014.07.023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RS7LDV4W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599438v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2012.08.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KC028W80-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597980v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432618v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.05.027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMLKZPF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560922v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNV3FXQ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432620v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.027" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3GBGZWV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432624v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.06.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D0HZC1N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432619v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.12.010" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMF37FCT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597462v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637483v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v4n2p191" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593516v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Benamara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Amara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593797v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.09.014" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592191v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2009.07.028" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76L5ZTP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590763v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590687v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Charrier-Mojtabi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lartigue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.04.005" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B87MW5HW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589659v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590011v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Ben Aissa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498949v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Amara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2007.03.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588607v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588606v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588605v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586591v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2004.10.007" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWFMT472-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586643v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581770v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0260-8774(03)00173-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4L3Z3TN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581743v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Srour" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580721v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palagos" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-7007(01)00047-0" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580720v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Commere" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1699(01)00181-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5729JBQD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580141v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575979v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682153v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Nasser" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2024.1066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224111v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Traor&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosr Allouche" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0525" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198831v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2023.0556" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198851v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc2022.1117" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609400v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hamon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261530v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0250" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261470v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0049" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261536v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leroux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0179" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261479v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2019.0178" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852763v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Merai" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777974v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Guiller" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736536v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733743v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606373v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fritsch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733985v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741297v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401353v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.iccc.2016.0060" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742829v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601919v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738828v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0572" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601915v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M. Hoan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743328v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.icr.2015.0579" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742952v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463277v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemio Plana-Fattori" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510179v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749381v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773495v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597463v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596409v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596408v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Dung Hoang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583231v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583216v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596276v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.. Remy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588614v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588613v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de L&#233;glisse" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606494v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tapsoba" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060994" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588608v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588612v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582844v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582838v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582830v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582831v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580726v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lahaye" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578872v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Opatova" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Demnerova" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578454v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beaufort Beaufort" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577925v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578451v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577324v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609360v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dinis Gaspar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dinho da Silva" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-7894-9.ch001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601938v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600998v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583230v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444302325.ch15" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582691v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02593519v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>