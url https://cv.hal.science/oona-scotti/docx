--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -147,7585 +147,7953 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical regressions for distributed faulting of dip-slip earthquakes</w:t>
+                <w:t xml:space="preserve">Strong earthquakes on the French-Italian Mediterranean Riviera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Visini</w:t>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Boncio</w:t>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Scotti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/87552930241308860⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03407-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095765v1</w:t>
+                <w:t xml:space="preserve">hal-05563068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty‐Five Years of Probabilistic Fault Displacement Hazard Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical regressions for distributed faulting of dip-slip earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valentini</w:t>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Visini</w:t>
+                <w:t xml:space="preserve">Alessandro Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boncio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Baize</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiia Nurminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63, pp.e2024RG000875. </w:t>
+              <w:t xml:space="preserve">Earthquake Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.2968-3001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024RG000875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/87552930241308860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137411v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional probability of surface rupture: A numerical approach for principal faulting</w:t>
+                <w:t xml:space="preserve">Twenty‐Five Years of Probabilistic Fault Displacement Hazard Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Mammarella</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/87552930241293570⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.e2024RG000875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024RG000875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04889059v1</w:t>
+                <w:t xml:space="preserve">hal-05137411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-variable strain and stress rates induced by Holocene glacial isostatic adjustment in continental interiors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conditional probability of surface rupture: A numerical approach for principal faulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Fleitout</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Mammarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229815⟩</w:t>
+              <w:t xml:space="preserve">Earthquake Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/87552930241293570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04331492v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering past earthquakes from the probabilistic modeling of paleoseismic records – the Paleoseismic EArthquake CHronologies code (PEACH, version 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-variable strain and stress rates induced by Holocene glacial isostatic adjustment in continental interiors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T J Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octavi Gómez-Novell</w:t>
+                <w:t xml:space="preserve">E Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pace</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Visini</w:t>
+                <w:t xml:space="preserve">L Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Faure Walker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">L Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (24), pp.7339-7355. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 854, pp.229815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-16-7339-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489828v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04331492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
+                <w:t xml:space="preserve">Deciphering past earthquakes from the probabilistic modeling of paleoseismic records – the Paleoseismic EArthquake CHronologies code (PEACH, version 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+                <w:t xml:space="preserve">Octavi Gómez-Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clement</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bruno Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Faure Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac085⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (24), pp.7339-7355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-16-7339-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03888195v1</w:t>
+                <w:t xml:space="preserve">hal-04489828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between two methodologies for assessing historical earthquake parameters and their impact on seismicity rates In the Western Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 179 (2), pp.569-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00024-021-02943-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault2SHA Central Apennines database and structuring active fault data for seismic hazard assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Faure Walker</w:t>
+                <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Boncio</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-021-00868-0⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230 (3), pp.1980-2002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453649v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03888195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SISFRANCE database of historical seismicity. State of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 353, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crgeos.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Kaviris</w:t>
+                <w:t xml:space="preserve">Fault2SHA Central Apennines database and structuring active fault data for seismic hazard assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Faure Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Elias</w:t>
+                <w:t xml:space="preserve">Gerald Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seismic Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-021-00868-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304514v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling earthquake rates and associated uncertainties in the Marmara Region, Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kaviris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Richard-Dinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">James H Dieterich</w:t>
+                <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-2733-2021⟩</w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362878v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which fault threatens me most? Bridging the gap between geologic data-providers and seismic risk practitioners</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modelling earthquake rates and associated uncertainties in the Marmara Region, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Peruzza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pace</w:t>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Richard-Dinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.626401⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.2733-2751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-2733-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384341v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUake-MD: open source code to Quantify Uncertainties in Magnitude -Depth estimates of earthquakes from macroseismic intensities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Which fault threatens me most? Bridging the gap between geologic data-providers and seismic risk practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Faure Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200064⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.626401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.626401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192277v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Worldwide and Unified Database of Surface Ruptures (SURE) for Fault Displacement Hazard Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiia Nurminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Takao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 91 (1), pp.499-520. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220190144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling earthquake rupture rates in fault systems for seismic hazard assessment: The Eastern Betics Shear Zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUake-MD: open source code to Quantify Uncertainties in Magnitude -Depth estimates of earthquakes from macroseismic intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105452⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (5), pp.2520-2530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220200064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024571v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability of Occurrence and Displacement Regression of Distributed Surface Rupturing for Reverse Earthquakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+                <w:t xml:space="preserve">Modelling earthquake rupture rates in fault systems for seismic hazard assessment: The Eastern Betics Shear Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavi Gomez-Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia-Mayordomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Masana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.581605⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, pp.1054524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04666733v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using meta-models for tsunami hazard analysis: an example of application for the French Atlantic Coast.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lise Bardet</w:t>
+                <w:t xml:space="preserve">Probability of Occurrence and Displacement Regression of Distributed Surface Rupturing for Reverse Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiia Nurminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.2020. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Geohazards and Georisks, 8, pp.581605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.581605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103034v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04666733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHERIFS: Open‐Source Code for Computing Earthquake Rates in Fault Systems and Constructing Hazard Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Using meta-models for tsunami hazard analysis: an example of application for the French Atlantic Coast.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vito Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Antoshchenkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220180332⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325982v2</w:t>
+                <w:t xml:space="preserve">hal-03103034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Marco de Martini</w:t>
+                <w:t xml:space="preserve">SHERIFS: Open‐Source Code for Computing Earthquake Rates in Fault Systems and Constructing Hazard Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Civico</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220180332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476819v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Marco de Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+                <w:t xml:space="preserve">Riccardo Civico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pinget</w:t>
+                <w:t xml:space="preserve">Stefano Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Deprez</w:t>
+                <w:t xml:space="preserve">Rosa Nappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Matching in Time Domain: A Seismological and Engineering Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bazzurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108 (4), pp.1972-1994. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0120170396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-02123205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Linking faults to seismic hazard assessment in Europe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-18-1349-2018⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903477v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eighteenth–Nineteenth Century Earthquakes in Western Gulf of Corinth with Reappraised Size and Location</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Preface: Linking faults to seismic hazard assessment in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120160181⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.1349 - 1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-18-1349-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676901v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic rupture simulations on a fault network in the Corinth Rift</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Eighteenth–Nineteenth Century Earthquakes in Western Gulf of Corinth with Reappraised Size and Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Boiselet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Paola Albini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw466⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120160181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456326v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for earthquake rupture rate estimates of fault networks: example for the western Corinth rift, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boiselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (10), pp.1857 - 1869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-17-1857-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes from the shelves to the basin floor in the western Gulf of Corinth</w:t>
+                <w:t xml:space="preserve">Dynamic rupture simulations on a fault network in the Corinth Rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Beckers</w:t>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Beck</w:t>
+                <w:t xml:space="preserve">Sébastien Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.018⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208, pp.1611 - 1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422886v1</w:t>
+                <w:t xml:space="preserve">hal-01456326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami Mapping Related to Local Earthquakes on the French–Italian Riviera (Western Mediterranean)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes from the shelves to the basin floor in the western Gulf of Corinth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+                <w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Daubord</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 171 (7), pp.1423 - 1443. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 384, pp.81-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00024-013-0699-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753871v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ground motion measurements and macroseismic observations in France: a case study based on accelerometric and macroseismic databases</w:t>
+                <w:t xml:space="preserve">Tsunami Mapping Related to Local Earthquakes on the French–Italian Riviera (Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Lesueur</w:t>
+                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sira</w:t>
+                <w:t xml:space="preserve">Camille Daubord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10950-012-9319-2⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (7), pp.1423 - 1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-013-0699-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730198v1</w:t>
+                <w:t xml:space="preserve">hal-01753871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of the 1887 Ligurian earthquake (western Mediterranean) from macroseismicity, active tectonics and tsunami modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking ground motion measurements and macroseismic observations in France: a case study based on accelerometric and macroseismic databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larroque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Ioualalen</w:t>
+                <w:t xml:space="preserve">Christophe Sira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.313-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-012-9319-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05498.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00715980v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominant-Period Site Classification for Response Spectra Prediction Equations in Italy</w:t>
+                <w:t xml:space="preserve">Reappraisal of the 1887 Ligurian earthquake (western Mediterranean) from macroseismicity, active tectonics and tsunami modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carola Di Alessandro</w:t>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">M. Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120110084⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (1), pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05498.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766485v1</w:t>
+                <w:t xml:space="preserve">hal-00715980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day vertical isostatic readjustment of the Western Alps revealed by numerical modelling and geodetic and seismotectonic data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predominant-Period Site Classification for Response Spectra Prediction Equations in Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Di Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardi</w:t>
+                <w:t xml:space="preserve">David Boore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Scotti</w:t>
+                <w:t xml:space="preserve">Antonio Rovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 332, pp.115-128. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (2), pp. 680-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP332.8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120110084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03086517v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the Most of Available Site Information for Empirical Ground-Motion Prediction</w:t>
+                <w:t xml:space="preserve">Present-day vertical isostatic readjustment of the Western Alps revealed by numerical modelling and geodetic and seismotectonic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Douglas</w:t>
+                <w:t xml:space="preserve">A. Gardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gehl</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120080075⟩</w:t>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 332, pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP332.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514198v1</w:t>
+                <w:t xml:space="preserve">hal-03086517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeo-seismological study of the Nîmes Roman aqueduct, France: indirect evidence for an M &amp;gt; 6 seismic event ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making the Most of Available Site Information for Empirical Ground-Motion Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Volant</w:t>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Levret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Combescure</w:t>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-008-9276-9⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (3), p. 1502-1520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120080075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00379064v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site Classification Using Horizontal-to-vertical Response Spectral Ratios and its Impact when Deriving Empirical Ground-motion Prediction Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An archaeo-seismological study of the Nîmes Roman aqueduct, France: indirect evidence for an M &amp;gt; 6 seismic event ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Levret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshimitsu Fukushima</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-008-9276-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13632460701457116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00702823v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoning versus faulting models in PSHA for moderate seismicity regions reliminary results for the tricastin nuclear site, France</w:t>
+                <w:t xml:space="preserve">Site Classification Using Horizontal-to-vertical Response Spectral Ratios and its Impact when Deriving Empirical Ground-motion Prediction Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Clément</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Yoshimitsu Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Beauval</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Geofisica Teorica ed Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (5), pp.712-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13632460701457116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03080739v1</w:t>
+                <w:t xml:space="preserve">hal-00702823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture history of the 1997 umbria-Marche (central Italy) main shocks from the inversion of GPS, DInSAR and near field strong motion data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zoning versus faulting models in PSHA for moderate seismicity regions reliminary results for the tricastin nuclear site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Cocco</w:t>
+                <w:t xml:space="preserve">C. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cotton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di Geofisica Teorica ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (3), pp.187-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00407316v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping b‐values in France using two different magnitude ranges: Possible non power‐law behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rupture history of the 1997 umbria-Marche (central Italy) main shocks from the inversion of GPS, DInSAR and near field strong motion data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Cocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Beauval</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Cotton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Stramondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2003gl017576⟩</w:t>
+              <w:t xml:space="preserve">Annals of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (4), pp.1355-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4401/ag-3349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988407v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping b‐values in France using two different magnitude ranges: Possible non power‐law behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (17), pp.1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003gl017576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic versus static stress triggering and friction parameters: Inferences from the November 23, 1980, Irpinia earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan R. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 105 (B9), pp.21647-21659. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2000JB900147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Off-Fault Plastic Strain in 3D Dynamic Rupture Models: Insights from the 2023 Kahramanmaraş Earthquake</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A numerical approach for estimating the probability of earthquake surface rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mammarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2026</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-5092, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05554722v1</w:t>
+                <w:t xml:space="preserve">hal-05450046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach for estimating the probability of earthquake surface rupture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new Matlab tool to assess probabilistic fault displacement hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Visini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Tartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-5092, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05450046v1</w:t>
+                <w:t xml:space="preserve">hal-05449994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Matlab tool to assess probabilistic fault displacement hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selina Bonini</w:t>
+                <w:t xml:space="preserve">Recurrence time of large earthquakes at the western Alps-Mediteranean sea junction : from geological observations and modelling of the seismicity rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Scotti</w:t>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Valentini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International INQUA Workshop on Paleoseismology, Active Tectonics and Archaeoseismology (“PATA Days”)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Baize, M. Rizza, Sep 2022, Aix-en-Provence, France. pp.113-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7736477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449994v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence time of large earthquakes at the western Alps-Mediteranean sea junction : from geological observations and modelling of the seismicity rate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude (Mw) estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International INQUA Workshop on Paleoseismology, Active Tectonics and Archaeoseismology (“PATA Days”)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Baize, M. Rizza, Sep 2022, Aix-en-Provence, France. pp.113-116, </w:t>
+              <w:t xml:space="preserve">2022 Annual Meeting SSA Technical Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seismological Society of America, Apr 2022, Bellevue (USA), United States. pp.1328, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7736477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220220087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054371v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03927385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude (Mw) estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Stratégie pour construire une base de données de Mw unifiées pour les zones à sismicité faible à modérée : Application à la France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clément</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Annual Meeting SSA Technical Sessions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIENNALE DU RAP, RAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, VOGUE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03927385v1</w:t>
+                <w:t xml:space="preserve">hal-03220002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie pour construire une base de données de Mw unifiées pour les zones à sismicité faible à modérée : Application à la France métropolitaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clement</w:t>
+                <w:t xml:space="preserve">Exploring complex normal faulting systems through physics-based dynamic rupture modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Samuel Sánchez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Uphoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIENNALE DU RAP, RAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, VOGUE, France</w:t>
+              <w:t xml:space="preserve">AGU fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2021, New Orleans (LA), United States. pp.S51C-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220002v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04095326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring complex normal faulting systems through physics-based dynamic rupture modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Hok</w:t>
+                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carsten Uphoff</w:t>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2021, New Orleans (LA), United States. pp.S51C-03</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04095326v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+                <w:t xml:space="preserve">From seismological data supplied bypaleo-, archeo- and historical studies to earthquake parameters, scenarios, and seismichistories: pitfalls and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Masana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462808v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de sismicité instrumental unifié en Mw pour la France métropolitaine : la problématique des conversions de magnitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National de l'Association française de Génie Parasismique (AFPS), AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of quantifying uncertainties of macroseismic magnitudes : a methodological comparison of their estimates along the French-Italian border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th General Assembly of International Union of Geodesy and Geophysics (IUGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04095303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From seismological data supplied bypaleo-, archeo- and historical studies to earthquake parameters, scenarios, and seismichistories: pitfalls and challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Masana</w:t>
+                <w:t xml:space="preserve">The importance of quantifying uncertainties of macroseismic magnitudes: a methodological comparison of their estimates along the French-Italian border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics, 27th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, MONTRÉAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989485v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of quantifying uncertainties of macroseismic magnitudes: a methodological comparison of their estimates along the French-Italian border</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">How to deal with macroseismic magnitudes at borders: a methodological comparison of their estimates along the French-Italian border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics, 27th IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, MONTRÉAL, Canada</w:t>
+              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies ICHEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635756v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with macroseismic magnitudes at borders: a methodological comparison of their estimates along the French-Italian border</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes in different settings in the Western Gulf of Corinth, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies ICHEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain</w:t>
+              <w:t xml:space="preserve">6th International INQUA Meeting on Paleoseismology, Active Tectonics and Archaeoseismology, 19-24 April 2015, Pescina, Fucino Basin, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Pescina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106519v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01196051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes in different settings in the Western Gulf of Corinth, Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Mortier</w:t>
+                <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Beck</w:t>
+                <w:t xml:space="preserve">Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International INQUA Meeting on Paleoseismology, Active Tectonics and Archaeoseismology, 19-24 April 2015, Pescina, Fucino Basin, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Pescina, Italy</w:t>
+              <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01196051v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of site classification on deriving empirical ground motion prediction equations: application to the west Eurasia dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimitsu Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
+              <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Châtenay Malabry, France. pp. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428661v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of site classification on deriving empirical ground motion prediction equations: application to the west Eurasia dataset</w:t>
-[...106 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC versus static stress triggering: Inferences from the Irpinia earthquake sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan R. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU FALL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jomard</w:t>
+                <w:t xml:space="preserve">A seismogenic modelling approach for rift-basin fault systems in slow-deforming regions: application to the western margin of the Valencia Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ollé-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián García-Mayordomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Masana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366083v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Quantifying Off-Fault Plastic Strain in 3D Dynamic Rupture Models: Insights from the 2023 Kahramanmaraş Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Preca Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. , 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482598v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">FaulTED: a new user-friendly MATLAB-based code to assess probabilistic fault displacement hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th General Assembly of the European Seismological Commission, ESC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522018v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie de mise en œuvre d’un jeu de Mw unifiées pour la France métropolitaine en Utilisant les données Européennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres scientifiques et techniques RESIF, RESIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France. 2021</w:t>
+              <w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520207v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue de sismicité instrumentale en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415842v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified Mw-based earthquake catalog for metropolitan France consistent with European catalogs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Assemblée Générale de l’Union Générale de Géodésie et de Géophysique IUGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, MONTRÉAL, Canada. 2019</w:t>
+              <w:t xml:space="preserve">37th General Assembly of the European Seismological Commission, ESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Korfou - virtual, Greece. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635592v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Uncertainties for earthquakes' Magnitude and Depth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Une stratégie de mise en œuvre d’un jeu de Mw unifiées pour la France métropolitaine en Utilisant les données Européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies, ICHEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain. 2019</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres scientifiques et techniques RESIF, RESIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635627v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A unified Mw-based earthquake catalog for metropolitan France consistent with European catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème Assemblée Générale de l’Union Générale de Géodésie et de Géophysique IUGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, MONTRÉAL, Canada. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de sismicité instrumentale en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying Uncertainties for earthquakes' Magnitude and Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies, ICHEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catalogue de sismicité instrumental en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques RESIF RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, BIARRITZ, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7735,279 +8103,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation active et aléa sismique dans une zone à déformation lente : définition de domaines sismotectoniques homogènes à la jonction Alpes du Sud - Bassin Ligure,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéosismicité et Tsunamis en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. Rébé-Marichal et al., Groupe APS, pp.57-80, 2012, 978-2-9515025-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc romain de Nîmes (France) : nouveaux résultats en archéosismicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. d'A. Levret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéosismicité &amp; vulnérabilité : patrimoine bâti et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe APS, pp.165-188, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8017,206 +8385,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie pour définir des magnitudes Mw unifiées dans les régions à sismicité faible à modérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un séisme historique revu à la hausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.55-57, N°473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId255"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8284,51 +8652,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36156F76"/>
+    <w:nsid w:val="C90BF237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8515,51 +8883,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oona-scotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6640-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160519187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05095765v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiia Nurminen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241308860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boncio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000875" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889059v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mammarella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241293570" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04331492v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Craig" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleitout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229815" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489828v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi G&#243;mez-Novell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pace" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Faure Walker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-7339-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Provost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonucci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02943-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453649v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00868-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manchuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.91" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peruzza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.626401" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192277v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarmiento" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dawson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Takao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190144" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi Gomez-Novell" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia-Mayordomo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Masana" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105452" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.581605" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00041" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-02123205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzurro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170396" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903477v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1349-2018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beckers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mortier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753871v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daubord" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0699-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730198v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lesueur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-012-9319-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHPN408-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715980v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05498.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766485v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Di Alessandro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boore" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rovelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120110084" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086517v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP332.8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702823v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Fukushima" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Bonilla" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460701457116" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988407v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017576" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315342v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900147" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-013V25KT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05554722v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Preca Trapani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1206" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450046v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5092" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449994v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Bonini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tartaglia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095326v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samuel S&#225;nchez Reyes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Uphoff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095303v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-04989485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635756v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106519v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01196051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482598v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522018v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135445v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717089v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oona-scotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6640-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160519187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05095765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiia Nurminen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241308860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boncio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000875" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mammarella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241293570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04331492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Craig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleitout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229815" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi G&#243;mez-Novell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Faure Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-7339-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Provost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02943-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manchuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00868-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peruzza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.626401" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarmiento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dawson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Takao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi Gomez-Novell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia-Mayordomo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Masana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105452" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.581605" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-02123205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzurro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170396" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1349-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beckers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mortier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daubord" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0699-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lesueur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-012-9319-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHPN408-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05498.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766485v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Di Alessandro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rovelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120110084" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP332.8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Fukushima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Bonilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460701457116" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017576" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315342v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900147" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-013V25KT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5092" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449994v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Bonini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tartaglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samuel S&#225;nchez Reyes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Uphoff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-04989485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01196051v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oll&#233;-L&#243;pez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Garc&#237;a-Mayordomo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20741" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05554722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Preca Trapani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1206" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18627" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482598v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>