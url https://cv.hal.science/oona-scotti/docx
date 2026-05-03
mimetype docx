--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -298,555 +298,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical regressions for distributed faulting of dip-slip earthquakes</w:t>
+                <w:t xml:space="preserve">A Rate‐and‐State Friction Based Criterion for the Probability of Earthquake Fault Jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Visini</w:t>
+                <w:t xml:space="preserve">Sylvain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Boncio</w:t>
+                <w:t xml:space="preserve">Sebastien Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+                <w:t xml:space="preserve">Harsha Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Scotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fiia Nurminen</w:t>
+                <w:t xml:space="preserve">Navid Kheirdast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/87552930241308860⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JB031449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095765v1</w:t>
+                <w:t xml:space="preserve">hal-05593448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twenty‐Five Years of Probabilistic Fault Displacement Hazard Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical regressions for distributed faulting of dip-slip earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Valentini</w:t>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Visini</w:t>
+                <w:t xml:space="preserve">Alessandro Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boncio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Baize</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiia Nurminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63, pp.e2024RG000875. </w:t>
+              <w:t xml:space="preserve">Earthquake Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (4), pp.2968-3001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024RG000875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/87552930241308860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137411v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditional probability of surface rupture: A numerical approach for principal faulting</w:t>
+                <w:t xml:space="preserve">Twenty‐Five Years of Probabilistic Fault Displacement Hazard Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Mammarella</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A. Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Baize</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earthquake Spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/87552930241293570⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.e2024RG000875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024RG000875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04889059v1</w:t>
+                <w:t xml:space="preserve">hal-05137411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-variable strain and stress rates induced by Holocene glacial isostatic adjustment in continental interiors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditional probability of surface rupture: A numerical approach for principal faulting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mammarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T J Craig</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 854, pp.229815. </w:t>
+              <w:t xml:space="preserve">Earthquake Spectra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/87552930241293570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04331492v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering past earthquakes from the probabilistic modeling of paleoseismic records – the Paleoseismic EArthquake CHronologies code (PEACH, version 1)</w:t>
               </w:r>
@@ -858,51 +862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavi Gómez-Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Visini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Faure Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -956,425 +960,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between two methodologies for assessing historical earthquake parameters and their impact on seismicity rates In the Western Alps</w:t>
+                <w:t xml:space="preserve">Time-variable strain and stress rates induced by Holocene glacial isostatic adjustment in continental interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludmila Provost</w:t>
+                <w:t xml:space="preserve">T J Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Antonucci</w:t>
+                <w:t xml:space="preserve">E Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rovida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">L Fleitout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-021-02943-4⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 854, pp.229815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2023.229815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658404v1</w:t>
+                <w:t xml:space="preserve">irsn-04331492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between two methodologies for assessing historical earthquake parameters and their impact on seismicity rates In the Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clement</w:t>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggac085⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179 (2), pp.569-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00024-021-02943-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03888195v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SISFRANCE database of historical seismicity. State of the art and perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Jomard</w:t>
+                <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 230 (3), pp.1980-2002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.91⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggac085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520212v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03888195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault2SHA Central Apennines database and structuring active fault data for seismic hazard assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Faure Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Boncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,3657 +1411,3795 @@
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-021-00868-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
+                <w:t xml:space="preserve">The SISFRANCE database of historical seismicity. State of the art and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Kaviris</w:t>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Elias</w:t>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
+                <w:t xml:space="preserve">Pascal Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
+                <w:t xml:space="preserve">Kevin Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seismic Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304514v1</w:t>
+                <w:t xml:space="preserve">hal-03520212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling earthquake rates and associated uncertainties in the Marmara Region, Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kaviris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">Panagiotis Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Richard-Dinger</w:t>
+                <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James H Dieterich</w:t>
+                <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (8), pp.2733-2751. </w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-2733-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362878v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which fault threatens me most? Bridging the gap between geologic data-providers and seismic risk practitioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling earthquake rates and associated uncertainties in the Marmara Region, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pace</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Richard-Dinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James H Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.626401⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.2733-2751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-2733-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03384341v1</w:t>
+                <w:t xml:space="preserve">hal-03362878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Worldwide and Unified Database of Surface Ruptures (SURE) for Fault Displacement Hazard Analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothy Dawson</w:t>
+                <w:t xml:space="preserve">Which fault threatens me most? Bridging the gap between geologic data-providers and seismic risk practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Faure Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makoto Takao</w:t>
+                <w:t xml:space="preserve">Laura Peruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91 (1), pp.499-520. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.626401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220190144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.626401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118128v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QUake-MD: open source code to Quantify Uncertainties in Magnitude -Depth estimates of earthquakes from macroseismic intensities</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Worldwide and Unified Database of Surface Ruptures (SURE) for Fault Displacement Hazard Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiia Nurminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Takao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 91 (5), pp.2520-2530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220200064⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 91 (1), pp.499-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220190144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192277v1</w:t>
+                <w:t xml:space="preserve">hal-03118128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling earthquake rupture rates in fault systems for seismic hazard assessment: The Eastern Betics Shear Zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">QUake-MD: open source code to Quantify Uncertainties in Magnitude -Depth estimates of earthquakes from macroseismic intensities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 265, pp.1054524. </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (5), pp.2520-2530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105452⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220200064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024571v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probability of Occurrence and Displacement Regression of Distributed Surface Rupturing for Reverse Earthquakes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+                <w:t xml:space="preserve">Modelling earthquake rupture rates in fault systems for seismic hazard assessment: The Eastern Betics Shear Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octavi Gomez-Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garcia-Mayordomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ortuno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Masana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.581605⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 265, pp.1054524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2019.105452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04666733v1</w:t>
+                <w:t xml:space="preserve">hal-03024571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using meta-models for tsunami hazard analysis: an example of application for the French Atlantic Coast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Antoshchenkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.2020. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.00041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHERIFS: Open‐Source Code for Computing Earthquake Rates in Fault Systems and Constructing Hazard Models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probability of Occurrence and Displacement Regression of Distributed Surface Rupturing for Reverse Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiia Nurminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220180332⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Geohazards and Georisks, 8, pp.581605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.581605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325982v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04666733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Civico</w:t>
+                <w:t xml:space="preserve">SHERIFS: Open‐Source Code for Computing Earthquake Rates in Fault Systems and Constructing Hazard Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pucci</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220180332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476819v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325982v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Matching in Time Domain: A Seismological and Engineering Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Publisher Correction: A database of the coseismic effects following the 30 October 2016 Norcia earthquake in Central Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Villani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lancieri</w:t>
+                <w:t xml:space="preserve">Paolo Marco de Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bazzurro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Riccardo Civico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Nappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120170396⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-018-0001-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-02123205v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral Matching in Time Domain: A Seismological and Engineering Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vernant</w:t>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Bazzurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (4), pp.1972-1994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120170396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947724v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-02123205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface: Linking faults to seismic hazard assessment in Europe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does Long-Term GPS in the Western Alps Finally Confirm Earthquake Mechanisms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walpersdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pinget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vernant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-18-1349-2018⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.3721-3737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018TC005054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903477v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eighteenth–Nineteenth Century Earthquakes in Western Gulf of Corinth with Reappraised Size and Location</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rovida</w:t>
+                <w:t xml:space="preserve">Preface: Linking faults to seismic hazard assessment in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Peruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120160181⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (5), pp.1349 - 1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-18-1349-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676901v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for earthquake rupture rate estimates of fault networks: example for the western Corinth rift, Greece</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes from the shelves to the basin floor in the western Gulf of Corinth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Hubert-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-17-1857-2017⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 384, pp.81-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625615v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic rupture simulations on a fault network in the Corinth Rift</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">Large Eighteenth–Nineteenth Century Earthquakes in Western Gulf of Corinth with Reappraised Size and Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Albini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw466⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120160181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456326v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes from the shelves to the basin floor in the western Gulf of Corinth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methodology for earthquake rupture rate estimates of fault networks: example for the western Corinth rift, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boiselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.10.018⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (10), pp.1857 - 1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-17-1857-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422886v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsunami Mapping Related to Local Earthquakes on the French–Italian Riviera (Western Mediterranean)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">Dynamic rupture simulations on a fault network in the Corinth Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Daubord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00024-013-0699-1⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208, pp.1611 - 1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753871v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking ground motion measurements and macroseismic observations in France: a case study based on accelerometric and macroseismic databases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Cara</w:t>
+                <w:t xml:space="preserve">Tsunami Mapping Related to Local Earthquakes on the French–Italian Riviera (Western Mediterranean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Ioualalen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sira</w:t>
+                <w:t xml:space="preserve">Camille Daubord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seismology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17 (2), pp.313-333. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 171 (7), pp.1423 - 1443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10950-012-9319-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00024-013-0699-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00730198v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reappraisal of the 1887 Ligurian earthquake (western Mediterranean) from macroseismicity, active tectonics and tsunami modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linking ground motion measurements and macroseismic observations in France: a case study based on accelerometric and macroseismic databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Larroque</w:t>
+                <w:t xml:space="preserve">Michel Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ioualalen</w:t>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05498.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (2), pp.313-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10950-012-9319-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715980v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00730198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predominant-Period Site Classification for Response Spectra Prediction Equations in Italy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reappraisal of the 1887 Ligurian earthquake (western Mediterranean) from macroseismicity, active tectonics and tsunami modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boore</w:t>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Rovelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">M. Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 102 (2), pp. 680-695. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 190 (1), pp.87-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120110084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05498.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766485v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present-day vertical isostatic readjustment of the Western Alps revealed by numerical modelling and geodetic and seismotectonic data</w:t>
+                <w:t xml:space="preserve">Predominant-Period Site Classification for Response Spectra Prediction Equations in Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gardi</w:t>
+                <w:t xml:space="preserve">Carola Di Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baize</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Scotti</w:t>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP332.8⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (2), pp. 680-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120110084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086517v1</w:t>
+                <w:t xml:space="preserve">hal-01766485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making the Most of Available Site Information for Empirical Ground-Motion Prediction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present-day vertical isostatic readjustment of the Western Alps revealed by numerical modelling and geodetic and seismotectonic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Regnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120080075⟩</w:t>
+              <w:t xml:space="preserve">Geological Society Special Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 332, pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP332.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514198v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An archaeo-seismological study of the Nîmes Roman aqueduct, France: indirect evidence for an M &amp;gt; 6 seismic event ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making the Most of Available Site Information for Empirical Ground-Motion Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Levret</w:t>
+                <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carbon</w:t>
+                <w:t xml:space="preserve">Pierre Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Combescure</w:t>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49, pp.53-77. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (3), p. 1502-1520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-008-9276-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120080075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00379064v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site Classification Using Horizontal-to-vertical Response Spectral Ratios and its Impact when Deriving Empirical Ground-motion Prediction Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An archaeo-seismological study of the Nîmes Roman aqueduct, France: indirect evidence for an M &amp;gt; 6 seismic event ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Volant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshimitsu Fukushima</w:t>
+                <w:t xml:space="preserve">Agnès Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.F. Bonilla</w:t>
+                <w:t xml:space="preserve">David Carbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13632460701457116⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-008-9276-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702823v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoning versus faulting models in PSHA for moderate seismicity regions reliminary results for the tricastin nuclear site, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Site Classification Using Horizontal-to-vertical Response Spectral Ratios and its Impact when Deriving Empirical Ground-motion Prediction Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimitsu Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Beauval</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Geofisica Teorica ed Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (5), pp.712-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13632460701457116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080739v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture history of the 1997 umbria-Marche (central Italy) main shocks from the inversion of GPS, DInSAR and near field strong motion data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Cocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Stramondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47 (4), pp.1355-1376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4401/ag-3349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00407316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping b‐values in France using two different magnitude ranges: Possible non power‐law behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Zoning versus faulting models in PSHA for moderate seismicity regions reliminary results for the tricastin nuclear site, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Beauval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino di Geofisica Teorica ed Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (3), pp.187-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04988407v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mapping b‐values in France using two different magnitude ranges: Possible non power‐law behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (17), pp.1892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003gl017576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic versus static stress triggering and friction parameters: Inferences from the November 23, 1980, Irpinia earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan R. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 105 (B9), pp.21647-21659. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2000JB900147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5071,310 +5209,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach for estimating the probability of earthquake surface rupture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Mammarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Visini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Boncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-5092, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Matlab tool to assess probabilistic fault displacement hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Visini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Tartaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrence time of large earthquakes at the western Alps-Mediteranean sea junction : from geological observations and modelling of the seismicity rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5406,1478 +5544,1478 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International INQUA Workshop on Paleoseismology, Active Tectonics and Archaeoseismology (“PATA Days”)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Baize, M. Rizza, Sep 2022, Aix-en-Provence, France. pp.113-116, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7736477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude (Mw) estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Annual Meeting SSA Technical Sessions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seismological Society of America, Apr 2022, Bellevue (USA), United States. pp.1328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0220220087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03927385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie pour construire une base de données de Mw unifiées pour les zones à sismicité faible à modérée : Application à la France métropolitaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clement</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIENNALE DU RAP, RAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, VOGUE, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220002v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring complex normal faulting systems through physics-based dynamic rupture modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carsten Uphoff</w:t>
+                <w:t xml:space="preserve">Stratégie pour construire une base de données de Mw unifiées pour les zones à sismicité faible à modérée : Application à la France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2021, New Orleans (LA), United States. pp.S51C-03</w:t>
+              <w:t xml:space="preserve">BIENNALE DU RAP, RAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, VOGUE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04095326v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
+                <w:t xml:space="preserve">Exploring complex normal faulting systems through physics-based dynamic rupture modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Samuel Sánchez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Uphoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">AGU fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2021, New Orleans (LA), United States. pp.S51C-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462808v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04095326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From seismological data supplied bypaleo-, archeo- and historical studies to earthquake parameters, scenarios, and seismichistories: pitfalls and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Masana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogue de sismicité instrumental unifié en Mw pour la France métropolitaine : la problématique des conversions de magnitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Colloque National de l'Association française de Génie Parasismique (AFPS), AFPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of quantifying uncertainties of macroseismic magnitudes : a methodological comparison of their estimates along the French-Italian border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th General Assembly of International Union of Geodesy and Geophysics (IUGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04095303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of quantifying uncertainties of macroseismic magnitudes: a methodological comparison of their estimates along the French-Italian border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics, 27th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, MONTRÉAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to deal with macroseismic magnitudes at borders: a methodological comparison of their estimates along the French-Italian border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies ICHEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes in different settings in the Western Gulf of Corinth, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beckers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International INQUA Meeting on Paleoseismology, Active Tectonics and Archaeoseismology, 19-24 April 2015, Pescina, Fucino Basin, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Pescina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01196051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of site classification on deriving empirical ground motion prediction equations: application to the west Eurasia dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshimitsu Fukushima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Châtenay Malabry, France. pp. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC versus static stress triggering: Inferences from the Irpinia earthquake sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Campillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan R. Ionescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cotton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU FALL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6887,1495 +7025,1495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seismogenic modelling approach for rift-basin fault systems in slow-deforming regions: application to the western margin of the Valencia Trough</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julián García-Mayordomo</w:t>
+                <w:t xml:space="preserve">Quantifying Off-Fault Plastic Strain in 3D Dynamic Rupture Models: Insights from the 2023 Kahramanmaraş Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Preca Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2026</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20741⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. , 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573714v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Off-Fault Plastic Strain in 3D Dynamic Rupture Models: Insights from the 2023 Kahramanmaraş Earthquake</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hok</w:t>
+                <w:t xml:space="preserve">A seismogenic modelling approach for rift-basin fault systems in slow-deforming regions: application to the western margin of the Valencia Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ollé-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián García-Mayordomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Masana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1206⟩</w:t>
+              <w:t xml:space="preserve">EGU2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05554722v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FaulTED: a new user-friendly MATLAB-based code to assess probabilistic fault displacement hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selina Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Visini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienna, France. 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Satriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th General Assembly of the European Seismological Commission, ESC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Korfou - virtual, Greece. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie de mise en œuvre d’un jeu de Mw unifiées pour la France métropolitaine en Utilisant les données Européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres scientifiques et techniques RESIF, RESIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified Mw-based earthquake catalog for metropolitan France consistent with European catalogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Catalogue de sismicité instrumental en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Assemblée Générale de l’Union Générale de Géodésie et de Géophysique IUGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, MONTRÉAL, Canada. 2019</w:t>
+              <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques RESIF RESIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BIARRITZ, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635592v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue de sismicité instrumentale en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A unified Mw-based earthquake catalog for metropolitan France consistent with European catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Christophe</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">27ème Assemblée Générale de l’Union Générale de Géodésie et de Géophysique IUGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, MONTRÉAL, Canada. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415842v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Uncertainties for earthquakes' Magnitude and Depth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Provost</w:t>
+                <w:t xml:space="preserve">Catalogue de sismicité instrumentale en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies, ICHEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain. 2019</w:t>
+              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635627v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue de sismicité instrumental en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying Uncertainties for earthquakes' Magnitude and Depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clement</w:t>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques RESIF RESIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BIARRITZ, France. 2019</w:t>
+              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies, ICHEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476735v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation active et aléa sismique dans une zone à déformation lente : définition de domaines sismotectoniques homogènes à la jonction Alpes du Sud - Bassin Ligure,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéosismicité et Tsunamis en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. Rébé-Marichal et al., Groupe APS, pp.57-80, 2012, 978-2-9515025-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc romain de Nîmes (France) : nouveaux résultats en archéosismicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Volant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. d'A. Levret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéosismicité &amp; vulnérabilité : patrimoine bâti et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe APS, pp.165-188, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8385,206 +8523,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie pour définir des magnitudes Mw unifiées dans les régions à sismicité faible à modérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un séisme historique revu à la hausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.55-57, N°473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId268"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8652,51 +8790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C90BF237"/>
+    <w:nsid w:val="04B88B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8883,51 +9021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oona-scotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6640-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160519187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05095765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiia Nurminen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241308860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boncio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000875" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889059v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mammarella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241293570" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04331492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Craig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleitout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229815" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi G&#243;mez-Novell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Faure Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-7339-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658404v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Provost" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonucci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02943-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520212v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manchuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.91" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00868-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peruzza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.626401" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118128v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarmiento" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dawson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Takao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192277v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200064" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024571v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi Gomez-Novell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia-Mayordomo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Masana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105452" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666733v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.581605" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00041" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-02123205v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzurro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170396" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903477v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1349-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beckers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mortier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753871v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daubord" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0699-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730198v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lesueur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-012-9319-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHPN408-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715980v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05498.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766485v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Di Alessandro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rovelli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120110084" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086517v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP332.8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Fukushima" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Bonilla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460701457116" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017576" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315342v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900147" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-013V25KT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450046v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5092" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449994v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Bonini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tartaglia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samuel S&#225;nchez Reyes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Uphoff" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-04989485v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masana" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095303v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01196051v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714399v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315372v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oll&#233;-L&#243;pez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Garc&#237;a-Mayordomo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20741" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05554722v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Preca Trapani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1206" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18627" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482598v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635627v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717089v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oona-scotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6640-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160519187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Kheirdast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05095765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiia Nurminen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241308860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boncio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mammarella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241293570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi G&#243;mez-Novell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Faure Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-7339-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04331492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Craig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleitout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02943-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00868-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manchuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.91" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peruzza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.626401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarmiento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dawson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Takao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190144" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi Gomez-Novell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia-Mayordomo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Masana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.581605" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-02123205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzurro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170396" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1349-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beckers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mortier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daubord" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0699-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lesueur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-012-9319-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHPN408-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05498.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Di Alessandro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rovelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120110084" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP332.8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Fukushima" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Bonilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460701457116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080739v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900147" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-013V25KT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450046v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5092" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Bonini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tartaglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samuel S&#225;nchez Reyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Uphoff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-04989485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635756v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01196051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714399v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05554722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Preca Trapani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1206" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573714v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oll&#233;-L&#243;pez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Garc&#237;a-Mayordomo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20741" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573720v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18627" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135445v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>