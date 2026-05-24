--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -181,278 +181,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong earthquakes on the French-Italian Mediterranean Riviera</w:t>
+                <w:t xml:space="preserve">A Rate‐and‐State Friction Based Criterion for the Probability of Earthquake Fault Jumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">Sylvain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+                <w:t xml:space="preserve">Sebastien Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Trévisan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harsha Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Kheirdast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-026-03407-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JB031449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05563068v1</w:t>
+                <w:t xml:space="preserve">hal-05593448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rate‐and‐State Friction Based Criterion for the Probability of Earthquake Fault Jumps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Michel</w:t>
+                <w:t xml:space="preserve">Strong earthquakes on the French-Italian Mediterranean Riviera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harsha Bhat</w:t>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navid Kheirdast</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 131 (4), pp.e2025JB031449. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (410), pp.410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03407-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05593448v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563068v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical regressions for distributed faulting of dip-slip earthquakes</w:t>
               </w:r>
@@ -1449,563 +1449,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SISFRANCE database of historical seismicity. State of the art and perspectives</w:t>
+                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jomard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">George Kaviris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Auclair</w:t>
+                <w:t xml:space="preserve">Panagiotis Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dominique</w:t>
+                <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Manchuel</w:t>
+                <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.91⟩</w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03520212v1</w:t>
+                <w:t xml:space="preserve">hal-03304514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The SISFRANCE database of historical seismicity. State of the art and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Elias</w:t>
+                <w:t xml:space="preserve">Herve Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
+                <w:t xml:space="preserve">Samuel Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
+                <w:t xml:space="preserve">Pascal Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
+                <w:t xml:space="preserve">Kevin Manchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seismic Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (2), pp.85-95. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304514v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling earthquake rates and associated uncertainties in the Marmara Region, Turkey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which fault threatens me most? Bridging the gap between geologic data-providers and seismic risk practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Faure Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chartier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">James H Dieterich</w:t>
+                <w:t xml:space="preserve">Laura Peruzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-21-2733-2021⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.626401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.626401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362878v1</w:t>
+                <w:t xml:space="preserve">hal-03384341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which fault threatens me most? Bridging the gap between geologic data-providers and seismic risk practitioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling earthquake rates and associated uncertainties in the Marmara Region, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joanna Faure Walker</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Richard-Dinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Peruzza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pace</w:t>
+                <w:t xml:space="preserve">James H Dieterich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.626401. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (8), pp.2733-2751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.626401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-21-2733-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384341v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Worldwide and Unified Database of Surface Ruptures (SURE) for Fault Displacement Hazard Analyses</w:t>
               </w:r>
@@ -2229,51 +2229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling earthquake rupture rates in fault systems for seismic hazard assessment: The Eastern Betics Shear Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavi Gomez-Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garcia-Mayordomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using meta-models for tsunami hazard analysis: an example of application for the French Atlantic Coast.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,51 +2618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHERIFS: Open‐Source Code for Computing Earthquake Rates in Fault Systems and Constructing Hazard Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3133,51 +3133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Visini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Peruzza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (5), pp.1349 - 1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3384,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3456,317 +3456,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for earthquake rupture rate estimates of fault networks: example for the western Corinth rift, Greece</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chartier</w:t>
+                <w:t xml:space="preserve">Dynamic rupture simulations on a fault network in the Corinth Rift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Boiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Boiselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-17-1857-2017⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208, pp.1611 - 1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625615v1</w:t>
+                <w:t xml:space="preserve">hal-01456326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic rupture simulations on a fault network in the Corinth Rift</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Methodology for earthquake rupture rate estimates of fault networks: example for the western Corinth rift, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Boiselet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 208, pp.1611 - 1622. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (10), pp.1857 - 1869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-17-1857-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456326v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsunami Mapping Related to Local Earthquakes on the French–Italian Riviera (Western Mediterranean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5183,1740 +5183,1995 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical approach for estimating the probability of earthquake surface rupture</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Baize</w:t>
+                <w:t xml:space="preserve">Quantifying Off-Fault Plastic Strain in 3D Dynamic Rupture Models: Insights from the 2023 Kahramanmaraş Earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Preca Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5092⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union - EGU, May 2026, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450046v1</w:t>
+                <w:t xml:space="preserve">hal-05620226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Matlab tool to assess probabilistic fault displacement hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selina Bonini</w:t>
+                <w:t xml:space="preserve">Stress-drop and moment magnitude for mainland France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria, Austria</w:t>
+              <w:t xml:space="preserve">40th General Assembly of the European Seismological Commission (ESC2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Seismological Commission, Sep 2026, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449994v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrence time of large earthquakes at the western Alps-Mediteranean sea junction : from geological observations and modelling of the seismicity rate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Larroque</w:t>
+                <w:t xml:space="preserve">A numerical approach for estimating the probability of earthquake surface rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Mammarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Boncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International INQUA Workshop on Paleoseismology, Active Tectonics and Archaeoseismology (“PATA Days”)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.7736477⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne, Austria. pp.EGU25-5092, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-5092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04054371v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude (Mw) estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new Matlab tool to assess probabilistic fault displacement hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Tartaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Annual Meeting SSA Technical Sessions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienna, Austria, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-03927385v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recurrence time of large earthquakes at the western Alps-Mediteranean sea junction : from geological observations and modelling of the seismicity rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trévisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Courboulex</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International INQUA Workshop on Paleoseismology, Active Tectonics and Archaeoseismology (“PATA Days”)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Baize, M. Rizza, Sep 2022, Aix-en-Provence, France. pp.113-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7736477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462808v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie pour construire une base de données de Mw unifiées pour les zones à sismicité faible à modérée : Application à la France métropolitaine</w:t>
+                <w:t xml:space="preserve">A strategy to build a unified data set of moment magnitude (Mw) estimates for low-to-moderate seismicity regions based on European–Mediterranean data: application to metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clement</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIENNALE DU RAP, RAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Annual Meeting SSA Technical Sessions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seismological Society of America, Apr 2022, Bellevue (USA), United States. pp.1328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220220087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220002v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-03927385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring complex normal faulting systems through physics-based dynamic rupture modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Récurrence des forts séismes sur la côte Ligure (France-Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Hok</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carsten Uphoff</w:t>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Courboulex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Trevisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGU, Dec 2021, New Orleans (LA), United States. pp.S51C-03</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04095326v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From seismological data supplied bypaleo-, archeo- and historical studies to earthquake parameters, scenarios, and seismichistories: pitfalls and challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Masana</w:t>
+                <w:t xml:space="preserve">Stratégie pour construire une base de données de Mw unifiées pour les zones à sismicité faible à modérée : Application à la France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">BIENNALE DU RAP, RAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, VOGUE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04989485v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue de sismicité instrumental unifié en Mw pour la France métropolitaine : la problématique des conversions de magnitude</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+                <w:t xml:space="preserve">Exploring complex normal faulting systems through physics-based dynamic rupture modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Samuel Sánchez Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Uphoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Colloque National de l'Association française de Génie Parasismique (AFPS), AFPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, STRASBOURG, France</w:t>
+              <w:t xml:space="preserve">AGU fall meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGU, Dec 2021, New Orleans (LA), United States. pp.S51C-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513531v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04095326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of quantifying uncertainties of macroseismic magnitudes : a methodological comparison of their estimates along the French-Italian border</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From seismological data supplied bypaleo-, archeo- and historical studies to earthquake parameters, scenarios, and seismichistories: pitfalls and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rovida</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Masana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th General Assembly of International Union of Geodesy and Geophysics (IUGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal Quebec, Canada</w:t>
+              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04095303v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of quantifying uncertainties of macroseismic magnitudes: a methodological comparison of their estimates along the French-Italian border</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludmila Provost</w:t>
+                <w:t xml:space="preserve">Catalogue de sismicité instrumental unifié en Mw pour la France métropolitaine : la problématique des conversions de magnitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics, 27th IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, MONTRÉAL, Canada</w:t>
+              <w:t xml:space="preserve">10ème Colloque National de l'Association française de Génie Parasismique (AFPS), AFPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635756v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with macroseismic magnitudes at borders: a methodological comparison of their estimates along the French-Italian border</w:t>
+                <w:t xml:space="preserve">The importance of quantifying uncertainties of macroseismic magnitudes : a methodological comparison of their estimates along the French-Italian border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Antonucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies ICHEPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain</w:t>
+              <w:t xml:space="preserve">27th General Assembly of International Union of Geodesy and Geophysics (IUGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03106519v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04095303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes in different settings in the Western Gulf of Corinth, Greece</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of quantifying uncertainties of macroseismic magnitudes: a methodological comparison of their estimates along the French-Italian border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International INQUA Meeting on Paleoseismology, Active Tectonics and Archaeoseismology, 19-24 April 2015, Pescina, Fucino Basin, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Pescina, Italy</w:t>
+              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics, 27th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, MONTRÉAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01196051v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to deal with macroseismic magnitudes at borders: a methodological comparison of their estimates along the French-Italian border</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
+              <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies ICHEPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428661v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of site classification on deriving empirical ground motion prediction equations: application to the west Eurasia dataset</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sedimentary impacts of recent moderate earthquakes in different settings in the Western Gulf of Corinth, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Hubert-Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Châtenay Malabry, France. pp. 8</w:t>
+              <w:t xml:space="preserve">6th International INQUA Meeting on Paleoseismology, Active Tectonics and Archaeoseismology, 19-24 April 2015, Pescina, Fucino Basin, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Pescina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714399v1</w:t>
+                <w:t xml:space="preserve">insu-01196051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variability of one-dimensional soil amplification estimates at four sites of the french permanent accelerometer network (RAP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. 8p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of site classification on deriving empirical ground motion prediction equations: application to the west Eurasia dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshimitsu Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Colloque National AFPS 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Châtenay Malabry, France. pp. 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNAMIC versus static stress triggering: Inferences from the Irpinia earthquake sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6971,1207 +7226,1575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU FALL MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Off-Fault Plastic Strain in 3D Dynamic Rupture Models: Insights from the 2023 Kahramanmaraş Earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Preca Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Marchandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienna, Austria. , 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A seismogenic modelling approach for rift-basin fault systems in slow-deforming regions: application to the western margin of the Valencia Trough</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eulàlia Masana</w:t>
+                <w:t xml:space="preserve">When Earthquakes Cross the Gap: Physics-based Dynamic Modeling of Step-Over Jumps in Normal Faults.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Samuel Sánchez Reyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU2026</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20741⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, France. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573714v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FaulTED: a new user-friendly MATLAB-based code to assess probabilistic fault displacement hazard</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selina Bonini</w:t>
+                <w:t xml:space="preserve">A seismogenic modelling approach for rift-basin fault systems in slow-deforming regions: application to the western margin of the Valencia Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ollé-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián García-Mayordomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Masana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienna, France. 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18627⟩</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05573720v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FaulTED: a new user-friendly MATLAB-based code to assess probabilistic fault displacement hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366083v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rovida</w:t>
+                <w:t xml:space="preserve">A seismogenic modelling approach for rift-basin fault systems in slow-deforming regions: application to the western margin of the Valencia Trough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ollé-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián García-Mayordomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulàlia Masana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-20741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482598v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Rovida</w:t>
+                <w:t xml:space="preserve">FaulTED: a new user-friendly MATLAB-based code to assess probabilistic fault displacement hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selina Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Visini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th General Assembly of the European Seismological Commission, ESC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-18627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03522018v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une stratégie de mise en œuvre d’un jeu de Mw unifiées pour la France métropolitaine en Utilisant les données Européennes</w:t>
+                <w:t xml:space="preserve">Reassessing Earthquake Magnitudes and Ground Motion in Northwestern France: Implications for Seismic Hazard in a Stable Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oona Scotti</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Satriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lancieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres scientifiques et techniques RESIF, RESIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France. 2021</w:t>
+              <w:t xml:space="preserve">IAGA / IASPEI Joint Scientific Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Lisbonne, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520207v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue de sismicité instrumental en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clement</w:t>
+                <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques RESIF RESIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, BIARRITZ, France. 2019</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476735v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified Mw-based earthquake catalog for metropolitan France consistent with European catalogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Clement</w:t>
+                <w:t xml:space="preserve">Reducing differences in earthquake activity rate estimates across borders in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmila Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rovida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème Assemblée Générale de l’Union Générale de Géodésie et de Géophysique IUGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, MONTRÉAL, Canada. 2019</w:t>
+              <w:t xml:space="preserve">37th General Assembly of the European Seismological Commission, ESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Korfou - virtual, Greece. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635592v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue de sismicité instrumentale en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
+                <w:t xml:space="preserve">Une stratégie de mise en œuvre d’un jeu de Mw unifiées pour la France métropolitaine en Utilisant les données Européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Christophe</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres scientifiques et techniques RESIF, RESIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02415842v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de sismicité instrumental en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4èmes Rencontres scientifiques et techniques RESIF RESIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, BIARRITZ, France. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A unified Mw-based earthquake catalog for metropolitan France consistent with European catalogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème Assemblée Générale de l’Union Générale de Géodésie et de Géophysique IUGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, MONTRÉAL, Canada. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue de sismicité instrumentale en Mw pour la France métropolitaine : construction d’un jeu de référence en Mw unifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Laurendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oona Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Uncertainties for earthquakes' Magnitude and Depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmila Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8187,51 +8810,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Colloquium on Historical Earthquakes &amp; Paleoseismology Studies, ICHEPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, BARCELONE, Spain. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8241,172 +8864,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation active et aléa sismique dans une zone à déformation lente : définition de domaines sismotectoniques homogènes à la jonction Alpes du Sud - Bassin Ligure,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courboulex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéosismicité et Tsunamis en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I. Rébé-Marichal et al., Groupe APS, pp.57-80, 2012, 978-2-9515025-5-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02135445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aqueduc romain de Nîmes (France) : nouveaux résultats en archéosismicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Levret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8428,92 +9051,92 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Verdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dir. d'A. Levret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéosismicité &amp; vulnérabilité : patrimoine bâti et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe APS, pp.165-188, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8523,51 +9146,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie pour définir des magnitudes Mw unifiées dans les régions à sismicité faible à modérée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Laurendeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8576,87 +9199,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un séisme historique revu à la hausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oona Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8664,65 +9287,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansour Ioualalen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.55-57, N°473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8790,51 +9413,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04B88B80"/>
+    <w:nsid w:val="C702BC8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9021,51 +9644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oona-scotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6640-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160519187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Kheirdast" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031449" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05095765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiia Nurminen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241308860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boncio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mammarella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241293570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi G&#243;mez-Novell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Faure Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-7339-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04331492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Craig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleitout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02943-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00868-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manchuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.91" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peruzza" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.626401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarmiento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dawson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Takao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190144" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi Gomez-Novell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia-Mayordomo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Masana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.581605" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-02123205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzurro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170396" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1349-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beckers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mortier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daubord" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0699-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lesueur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-012-9319-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHPN408-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05498.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Di Alessandro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rovelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120110084" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP332.8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Fukushima" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Bonilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460701457116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080739v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900147" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-013V25KT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450046v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5092" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Bonini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tartaglia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samuel S&#225;nchez Reyes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Uphoff" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-04989485v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masana" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095303v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635756v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01196051v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714399v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315372v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05554722v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Preca Trapani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1206" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573714v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oll&#233;-L&#243;pez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Garc&#237;a-Mayordomo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20741" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573720v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18627" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635627v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135445v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717089v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oona-scotti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6640-9090" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160519187" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593448v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Scotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hok" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Bhat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Kheirdast" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031449" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563068v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Courboulex" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Tr&#233;visan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03407-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05095765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Visini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Boncio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Valentini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiia Nurminen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241308860" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Visini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boncio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Baize" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889059v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mammarella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/87552930241293570" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi G&#243;mez-Novell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Faure Walker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-7339-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04331492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J Craig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Calais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fleitout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bollinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.229815" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658404v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Provost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Antonucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rovida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-021-02943-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03888195v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clement" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Roberts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-021-00868-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520212v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dominique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Manchuel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.91" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Peruzza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.626401" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chartier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Richard-Dinger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James H Dieterich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-2733-2021" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarmiento" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Dawson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Takao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220190144" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200064" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024571v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavi Gomez-Novell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garcia-Mayordomo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Masana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2019.105452" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103034v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Antoshchenkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666733v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.581605" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325982v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lyon-Caen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220180332" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Villani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marco de Martini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Civico" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nappi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-018-0001-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-02123205v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lancieri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bazzurro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120170396" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walpersdorf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vernant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deprez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-18-1349-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beckers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beck" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mortier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.10.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676901v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Albini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120160181" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hok" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boiselet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw466" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-17-1857-2017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753871v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Ioualalen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daubord" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-013-0699-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730198v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lesueur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cara" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10950-012-9319-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WGHPN408-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ioualalen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05498.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Di Alessandro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fabian Bonilla" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rovelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120110084" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086517v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gardi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baize" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP332.8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514198v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Douglas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gehl" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120080075" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Volant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Levret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carbon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combescure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-008-9276-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4PZ6G5R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00702823v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshimitsu Fukushima" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Bonilla" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13632460701457116" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407316v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cocco" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cotton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Stramondo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4401/ag-3349" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080739v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988407v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Beauval" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003gl017576" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Campillo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan R. Ionescu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2000JB900147" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-013V25KT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05620226v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Preca Trapani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Klinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchandon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-1206" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05621959v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450046v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-5092" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Bonini" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tartaglia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054371v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7736477" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03927385v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220220087" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462808v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Trevisan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220002v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095326v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Samuel S&#225;nchez Reyes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Uphoff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-04989485v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513531v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04095303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635756v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106519v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01196051v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mortier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Hubert-Ferrari" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428661v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Duval" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00714399v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315372v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05554722v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05620196v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18759" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573714v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oll&#233;-L&#243;pez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Garc&#237;a-Mayordomo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-20741" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05620232v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-18627" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05620213v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05573720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05366083v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482598v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522018v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520207v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635592v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415842v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635627v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135445v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courboulex" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312060v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Verdel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224477v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717089v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>