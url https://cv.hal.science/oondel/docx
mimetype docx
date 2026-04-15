--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -955,273 +955,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage balancing strategies for serial connection of microbial fuel cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Khaled</w:t>
+                <w:t xml:space="preserve">Energy harvest with mangrove benthic microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Salvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150044⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.543 - 556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.3270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388114v1</w:t>
+                <w:t xml:space="preserve">hal-01698669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvest with mangrove benthic microbial fuel cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paule Salvin</w:t>
+                <w:t xml:space="preserve">Voltage balancing strategies for serial connection of microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Robert</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.3270⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01698669v1</w:t>
+                <w:t xml:space="preserve">hal-01388114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year stability for a glucose/oxygen biofuel cell combined with pH reactivation of the laccase/carbon nanotube biocathode</w:t>
               </w:r>
@@ -2423,403 +2423,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des pertes du flyback pour la récupération d'énergie à partir de piles microbiennes sédimentaires</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assembly and stacking of enzymatic bioelectrodes for high power glucose fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">BES-2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France. pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630684v1</w:t>
+                <w:t xml:space="preserve">hal-01994471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 μW converter for energy harvesting from sedimentary microbial fuel cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Analyse des pertes du flyback pour la récupération d'énergie à partir de piles microbiennes sédimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Chailloux</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60th IEEE MWSCAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646334v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly and stacking of enzymatic bioelectrodes for high power glucose fuel cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">10 μW converter for energy harvesting from sedimentary microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES-2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">60th IEEE MWSCAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Boston, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2017.8052929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994471v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial fuel cells in waste water treatment in building as potential solution to supply low power applications</w:t>
               </w:r>
@@ -2909,64 +2909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation électrique d'une pile microbienne sédimentaire et extraction de son énergie par un flyback en mode discontinue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,77 +3034,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation électrique d'une pile microbienne sédimentaire et extraction de son énergie par un flyback en mode discontinue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3280,64 +3280,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pertes d'un flyback en mode de conduction discontinue pour la récupération d'énergie de piles microbiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,64 +3405,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss analysis of Flyback in Discontinuous Conduction Mode for sub-mW harvesting systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3533,230 +3533,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Flyback converter for Energy Harvesting from Microbian Fuel Cells</w:t>
+                <w:t xml:space="preserve">Optimal configuration to supply an autonomous sensor from a stack of microbial fuel cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual Energy Harvesting Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Blacksburg, Virginia, United States</w:t>
+              <w:t xml:space="preserve">ISMET 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tempe, Arizona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388140v1</w:t>
+                <w:t xml:space="preserve">hal-01388145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal configuration to supply an autonomous sensor from a stack of microbial fuel cells</w:t>
+                <w:t xml:space="preserve">Autonomous Flyback converter for Energy Harvesting from Microbian Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMET 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tempe, Arizona, United States</w:t>
+              <w:t xml:space="preserve">10th Annual Energy Harvesting Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Blacksburg, Virginia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388145v1</w:t>
+                <w:t xml:space="preserve">hal-01388140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération de l'énergie électrique produite par des piles à combustible microbiennes associées en série</w:t>
               </w:r>
@@ -6264,51 +6264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bataillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233965" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig N&#233;dellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.09.033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3X1RL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR7QX7H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khaled" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2015-0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.12.040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388114v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01698669v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Salvin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3270" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01ZBHLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2371437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.751-775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H6QVXRXT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2006.876071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.299-331" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-82Q43BD4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2017.8052929" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chailloux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388140v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia.2013.6579126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Boileau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mouel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119867" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347463" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399416v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662491" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yazidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490275" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00113102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bataillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233965" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig N&#233;dellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.09.033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3X1RL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR7QX7H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khaled" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2015-0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.12.040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01698669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Salvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01ZBHLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2371437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.751-775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H6QVXRXT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2006.876071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.299-331" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-82Q43BD4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2017.8052929" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chailloux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia.2013.6579126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Boileau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mouel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119867" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347463" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399416v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662491" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yazidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490275" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00113102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>