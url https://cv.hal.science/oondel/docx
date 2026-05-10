--- v1 (2026-04-15)
+++ v2 (2026-05-10)
@@ -955,419 +955,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvest with mangrove benthic microbial fuel cells</w:t>
+                <w:t xml:space="preserve">One-year stability for a glucose/oxygen biofuel cell combined with pH reactivation of the laccase/carbon nanotube biocathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Salvin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ondel</w:t>
+                <w:t xml:space="preserve">Bertrand Reuillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Roos</w:t>
+                <w:t xml:space="preserve">Noémie Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.3270⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.73 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698669v1</w:t>
+                <w:t xml:space="preserve">hal-01388118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage balancing strategies for serial connection of microbial fuel cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Khaled</w:t>
+                <w:t xml:space="preserve">Energy harvest with mangrove benthic microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Salvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Buret</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.543 - 556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.3270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388114v1</w:t>
+                <w:t xml:space="preserve">hal-01698669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year stability for a glucose/oxygen biofuel cell combined with pH reactivation of the laccase/carbon nanotube biocathode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voltage balancing strategies for serial connection of microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.04.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01388118v1</w:t>
+                <w:t xml:space="preserve">hal-01388114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Energy Harvesting from Serially-Connected Microbial Fuel Cells</w:t>
               </w:r>
@@ -2481,51 +2481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lyon, France. pp.79</w:t>
@@ -2903,398 +2903,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électrique d'une pile microbienne sédimentaire et extraction de son énergie par un flyback en mode discontinue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+                <w:t xml:space="preserve">Comparison of the Mechanical Properties of Crumpled Foils and Entangled Monofilaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Chailloux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Fabregue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01348478v1</w:t>
+                <w:t xml:space="preserve">hal-01388161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation électrique d'une pile microbienne sédimentaire et extraction de son énergie par un flyback en mode discontinue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Chailloux</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361691v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Mechanical Properties of Crumpled Foils and Entangled Monofilaments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Modélisation électrique d'une pile microbienne sédimentaire et extraction de son énergie par un flyback en mode discontinue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388161v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des pertes d'un flyback en mode de conduction discontinue pour la récupération d'énergie de piles microbiennes</w:t>
               </w:r>
@@ -3306,51 +3306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3431,51 +3431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,506 +4095,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Flyback Converters to Harvest Energy from Multiple Hydraulically Connected Biofuel Cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal signatures for pattern recognition approach applied to induction motor diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GreenCom</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bali, Indonesia. pp.CD</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765561v1</w:t>
+                <w:t xml:space="preserve">hal-00734113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes numériques pour la mesure de courant dans un système polyphasé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fostering Energy Efficiency in manufacturing plants through economical breakthroughs in power and flow rate measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Mouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menad Bourkeb</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numélec 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.170</w:t>
+              <w:t xml:space="preserve">ECEEE'12 Summer Study on Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Arnhem, Germany. CD-ROM Proceedings (14 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714492v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal signatures for pattern recognition approach applied to induction motor diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes numériques pour la mesure de courant dans un système polyphasé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menad Bourkeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Zitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Scorretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bali, Indonesia. pp.CD</w:t>
+              <w:t xml:space="preserve">Numélec 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Marseille, France. pp.170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734113v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering Energy Efficiency in manufacturing plants through economical breakthroughs in power and flow rate measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of Flyback Converters to Harvest Energy from Multiple Hydraulically Connected Biofuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Degrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Mouel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Menad Bourkeb</w:t>
+                <w:t xml:space="preserve">Florent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECEEE'12 Summer Study on Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GreenCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Besançon, France. pp.CD, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2012.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742254v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis by pattern recognition for PMSM used in more electric aircraft</w:t>
               </w:r>
@@ -4899,235 +4899,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the diagnosis: the forecast of state system Application in an induction machine</w:t>
+                <w:t xml:space="preserve">Use of data standardization to improve inverter - induction machine fault detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Boutleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE SDEMPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cracovie, Poland. pp.491 - 496, </w:t>
+              <w:t xml:space="preserve">32nd IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.5034 - 5039, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEMPED.2007.4393143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369568v1</w:t>
+                <w:t xml:space="preserve">hal-00369529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of data standardization to improve inverter - induction machine fault detection</w:t>
+                <w:t xml:space="preserve">Beyond the diagnosis: the forecast of state system Application in an induction machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Boutleux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IEEE IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France. pp.5034 - 5039, </w:t>
+              <w:t xml:space="preserve">2007 IEEE SDEMPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cracovie, Poland. pp.491 - 496, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2006.347463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2007.4393143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369529v1</w:t>
+                <w:t xml:space="preserve">hal-00369568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of pattern recognition method to the diagnosis in induction machine</w:t>
               </w:r>
@@ -6264,51 +6264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bataillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233965" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig N&#233;dellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.09.033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3X1RL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR7QX7H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khaled" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2015-0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.12.040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01698669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Salvin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01ZBHLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150044" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2371437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.751-775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H6QVXRXT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2006.876071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.299-331" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-82Q43BD4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2017.8052929" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348478v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chailloux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361691v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388161v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia.2013.6579126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Boileau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.106" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734113v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742254v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mouel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119867" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347463" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399416v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662491" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yazidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490275" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00113102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bataillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.233965" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Papillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2021.100632" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abreu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig N&#233;dellec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cosnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.09.033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKL3X1RL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.04.104" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MR7QX7H-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Gross" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b06717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Khaled" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2015-0023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.12.040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Reuillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.04.009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18PQBMN6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01698669v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Salvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.3270" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B01ZBHLG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388114v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150044" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921147v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2371437" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menad Bourkeb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Joubert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013120436" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-PFCQ5F1V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730655v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutleux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2181133" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2008.921559" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2007.11.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5L3BKT7Q-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339819v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.751-775" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-H6QVXRXT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2006.876071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.299-331" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-82Q43BD4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935731v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994471v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Capitaine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646334v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Chailloux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2017.8052929" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388153v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2016.7474791" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fabregue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Perez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348478v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chailloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409975v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2016.7604810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388140v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075194v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degrenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE-Asia.2013.6579126" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00742254v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Mouel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dupont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Zitouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765561v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Boileau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2012.106" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734102v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119867" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369570v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Llor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662522" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369529v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2006.347463" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2007.4393143" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399413v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399416v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2005.4662491" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yazidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Henao" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490275" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Yahoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921307v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981641v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00113102v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>