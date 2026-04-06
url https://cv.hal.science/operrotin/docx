--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -324,1307 +324,1411 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01231209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hand gesture realisation of contrastive focus in real-time whisper-to-speech synthesis: Investigating the transfer from implicit to explicit control of intonation</w:t>
+                <w:t xml:space="preserve">A closer look at internal representations of end-to-end Text-to-Speech models: How is phonetic and acoustic information encoded?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Charuau</w:t>
+                <w:t xml:space="preserve">Martin Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2025.103344⟩</w:t>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 100 (October), pp.101985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csl.2026.101985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448616v1</w:t>
+                <w:t xml:space="preserve">hal-05572190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Self-Supervised Learning Enough to Fill in the Gap? A Study on Speech Inpainting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hand gesture realisation of contrastive focus in real-time whisper-to-speech synthesis: Investigating the transfer from implicit to explicit control of intonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihab Asaad</w:t>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jacquelin</w:t>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Speech and Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csl.2025.101922⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 177 (February), pp.103344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2025.103344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728251v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the evaluation of speech synthesis: A summary of the Blizzard Challenge 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Self-Supervised Learning Enough to Fill in the Gap? A Study on Speech Inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Asaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brooke Stephenson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon King</w:t>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Speech and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 90 (March), pp.101747. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csl.2024.101747⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 99 (July), pp.101922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csl.2025.101922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813569v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Assessment of Glottal Dysfunction Through Unified Acoustic Voice Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining the evaluation of speech synthesis: A summary of the Blizzard Challenge 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Vince Mcloughlin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yan Song</w:t>
+                <w:t xml:space="preserve">Simon King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Voice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2020.08.032⟩</w:t>
+              <w:t xml:space="preserve">Computer Speech and Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 90 (March), pp.101747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csl.2024.101747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987882v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual equivalence of the Liljencrants-Fant and linear-filter glottal flow models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated Assessment of Glottal Dysfunction Through Unified Acoustic Voice Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Vince Mcloughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Sharifzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqui Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Feugère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">Yan Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005879⟩</w:t>
+              <w:t xml:space="preserve">Journal of Voice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (6), pp.743-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvoice.2020.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322875v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glottal Flow Synthesis for Whisper-to-Speech Conversion</w:t>
+                <w:t xml:space="preserve">Perceptual equivalence of the Liljencrants-Fant and linear-filter glottal flow models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian V. Mcloughlin</w:t>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28, pp.889-900. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (2), pp.1273-1285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2020.2971417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0005879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518246v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les instruments chanteurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">Glottal Flow Synthesis for Whisper-to-Speech Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Delalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+                <w:t xml:space="preserve">Ian V. Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28, pp.889-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2020.2971417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025861v1</w:t>
+                <w:t xml:space="preserve">hal-02518246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantor Digitalis: chironomic parametric synthesis of singing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Les instruments chanteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.36-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461822v1</w:t>
+                <w:t xml:space="preserve">hal-02025861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing, listening, drawing: interferences between sensorimotor modalities in the use of a tablet musical interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cantor Digitalis: chironomic parametric synthesis of singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13636-016-0098-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2990501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672241v1</w:t>
+                <w:t xml:space="preserve">hal-01461822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target Acquisition vs. Expressive Motion: Dynamic Pitch Warping for Intonation Correction</w:t>
+                <w:t xml:space="preserve">Seeing, listening, drawing: interferences between sensorimotor modalities in the use of a tablet musical interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (2), pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2990501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2897513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672238v1</w:t>
+                <w:t xml:space="preserve">hal-01672241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Target Acquisition vs. Expressive Motion: Dynamic Pitch Warping for Intonation Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2897513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Drawing melodies: Evaluation of chironomic singing synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (6), pp.3601-3612. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4875718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1634,4051 +1738,4051 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot topics in speech synthesis evaluation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin R. Cowan</w:t>
+                <w:t xml:space="preserve">LombardTokenizer: Disentanglement and Control of Vocal Effort in a Neural Speech Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Edlund</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCA Speech Synthesis Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/ssw.2025-1⟩</w:t>
+              <w:t xml:space="preserve">Interspeech 2025 - 26th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.5778-5782, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304059v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LombardTokenizer: Disentanglement and Control of Vocal Effort in a Neural Speech Codec</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Girin</w:t>
+                <w:t xml:space="preserve">Hot topics in speech synthesis evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Vincent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elisabeth André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin R. Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Edlund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2025 - 26th Interspeech Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1639⟩</w:t>
+              <w:t xml:space="preserve">SSW 2025 - 13th edition of the Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.1 - 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/ssw.2025-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05304010v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GIPSA-Lab Text-To-Speech System for the Blizzard Challenge 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blizzard Challenge 2025 - 19th Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Gröningen, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Blizzard.2025-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.82-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FastLips: an End-to-End Audiovisual Text-to-Speech System with Lip Features Prediction for Virtual Avatars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3450-3454, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotags: Computer-Assisted Verbal Labelling of Expressive Audiovisual Utterances for Expressive Multimodal TTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Calzolari, Nicoletta; Kan, Min-Yen; Hoste, Veronique; Lenci, Alessandro; Sakti, Sakriani; Xue, Nianwen, May 2024, Turin, Italy. pp.5689-5695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on marquer un focus contrastif par le geste manuel en suppléance vocale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.142-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining manual control of intonation with whisper articulation in voice substitution: the case of contrastive focus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Multidimensional Representation of Unidimensional Speech Acoustic Parameters Extracted by Deep Unsupervised Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSPW 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. pp.858-862, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10669904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Blizzard Challenge 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic pitch warping for expressive vocal retuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernan Molina Villota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blizzard Challenge 2023 - 18th Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DAFx23 - 26th International Conference on Digital Audio Effects (DAFx23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark. pp.118-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269927v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic pitch warping for expressive vocal retuning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">Advocating for text input in multi-speaker text-to-speech systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Klabbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAFx23 - 26th International Conference on Digital Audio Effects (DAFx23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gérard Bailly; Olivier Perrotin; Thomas Hueber; Damien Lolive; Nicolas Obin, Aug 2023, Grenoble, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SSW.2023-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256554v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advocating for text input in multi-speaker text-to-speech systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The Blizzard Challenge 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brooke Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Esther Klabbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/SSW.2023-1⟩</w:t>
+              <w:t xml:space="preserve">Blizzard Challenge 2023 - 18th Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Blizzard.2023-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257685v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional representation of unidimensional speech of acoustic parameters extracted by deep unsupervised models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the dynamics of hand and lips in French Cued Speech using attention mechanisms and CTC-based decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjana Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2023 - 24th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Style Tokens: Fine-Grained Prosodic Representations For TTS Expressive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gérard Bailly; Olivier Perrotin; Thomas Hueber; Damien Lolive; Nicolas Obin, Aug 2023, Grenoble, France. pp.120-126, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SSW.2023-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GIPSA-Lab Text-To-Speech System for the Blizzard Challenge 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blizzard Challenge 2023 - 18th Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.34-39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Blizzard.2023-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multidimensional representation of individual speech acoustic parameters extracted by deep unsupervised models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.240-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction dynamique et adaptative de la justesse en voix chantée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">Comparing NLP solutions for the disambiguation of French heterophonic homographs for end-to-end TTS systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Loulou Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPECOM 2022 - 24th International Conference on Speech and Computer (SPECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Kitt Gurugram, India. pp.265-278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-20980-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848052v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing NLP solutions for the disambiguation of French heterophonic homographs for end-to-end TTS systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenglet</w:t>
+                <w:t xml:space="preserve">Correction dynamique et adaptative de la justesse en voix chantée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hernan Molina Villota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECOM 2022 - 24th International Conference on Speech and Computer (SPECOM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858736v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speaking Rate Control of end-to-end TTS Models by Direct Manipulation of the Encoder's Output Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.11-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2022-759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793220v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la Parole avec Tacotron2 : Analyse acoustique et phonétique des plongements de caractère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voicing decision based on phonemes classification and spectral moments for whisper-to-speech conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ardaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2253-2257, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2022-10675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03780337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction dynamique et adaptative de la justesse en voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hernan Molina-Villota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating Perceptual and Spectral Aspects of Chiaroscuro in Singing -- A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen M. Murdaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian T. Herbst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAS7+ - 7th International Physiology and Acoustics of Singing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, virtual, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the Extrapolation Capabilities of Neural Vocoders to Extreme Pitch Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.11-15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Segmentation and Annotation in French end-to-end Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSW 2021 - 11th ISCA Speech Synthesis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Budapest, Hungary. pp.13-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SSW.2021-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating Perceptual and Spectral Aspects of Chiaroscuro in Singing -- A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristen M. Murdaugh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gingras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian T. Herbst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAVA 2021 - Pan-American Vocology Association Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Salt Lake City, UT, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFM-Voc: a tool for analysis and modification of the glottis signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Vince Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Grenoble (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hider-Finder-Combiner: An Adversarial Architecture for General Speech Signal Modification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob J Webber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2020 - 21st Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Shanghai (Virtual Conf), China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2020-2558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spectral Glottal Flow Model for Source-filter Separation of Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian V. Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.7160-7164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFM-Voc: A real-time voice quality modification system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian V. Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2019 - 20th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.3685-3686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrôle des instruments chanteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Delalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français d’Acoustique, CFA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.1249-1255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02008980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocal effort modification for singing synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.1235-1239, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel ajustement de hauteur mélodique pour les instruments de musique numériques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing gestures in the control of a digital musical instrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, London, United Kingdom. pp.605-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vox Tactum Meets Chorus Digitalis: Seven Years of Singing Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Astrinaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnty Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive mapping for improved pitch accuracy on touch user interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Daejeon, South Korea. pp.186-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomie et interface pour les instruments de musique virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio (JJCAAS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5688,176 +5792,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERADIA: Digital Therapies Augmented by Artificial Intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tarpin-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Fruitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Chainay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Neuroergonomics and Cognitive Engineering. AHFE 2021.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 259, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.478-485, 2021, Lecture Notes in Networks and Systems, ISBN 978-3-030-80284-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-80285-1_55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5867,328 +5971,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French Lombard Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15533058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification d’effort vocal pour la synthèse de voix chantée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantor Digitalis: Interactive Voice Factory and Digital Instrument of Sung Vowels/Semi-Vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6198,232 +6302,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speak Your Mind: The Speech Continuation Task as a Probe of Voice-Based Model Bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shree Harsha Bokkahalli Satish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harm Lameris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Eje Henter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éva Székely</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Use of a Spectral Glottal Model for the Source-filter Separation of Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian V. Mcloughlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6491,51 +6595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18B3CB70"/>
+    <w:nsid w:val="26864988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6722,51 +6826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/operrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-6078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199145003300961300253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~olivier.perrotin/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01231209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112207" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813569v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101747" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987882v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vince Mcloughlin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sharifzadeh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Allen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Song" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2020.08.032" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518246v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian V. Mcloughlin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2971417" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304059v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cooper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Cowan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Edlund" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ssw.2025-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368789v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-462" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klabbers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Sankar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257713v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Loulou Hajj" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20980-2_23" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793220v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-759" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727735v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780337v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10675" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736778v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Murdaugh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gingras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Herbst" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1547" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362000v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2021-3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736764v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338865v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Webber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2558" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682625" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411225v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vigne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368806v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Harsha Bokkahalli Satish" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Lameris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Sz&#233;kely" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971707v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/operrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-6078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199145003300961300253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~olivier.perrotin/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01231209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112207" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2026.101985" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vince Mcloughlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sharifzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Song" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2020.08.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian V. Mcloughlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2971417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cooper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Cowan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Edlund" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ssw.2025-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368789v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-462" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klabbers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Sankar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Loulou Hajj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20980-2_23" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793220v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-759" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10675" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Murdaugh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gingras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Herbst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2021-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Webber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2558" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682625" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vigne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368806v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Harsha Bokkahalli Satish" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Lameris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Sz&#233;kely" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>