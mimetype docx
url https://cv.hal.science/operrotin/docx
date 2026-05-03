--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -528,51 +528,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 177 (February), pp.103344. </w:t>
+              <w:t xml:space="preserve">, 2026, 177, pp.103344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2025.103344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2101,593 +2101,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368789v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémy Vincent</w:t>
+                <w:t xml:space="preserve">Peut-on marquer un focus contrastif par le geste manuel en suppléance vocale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.82-91</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.142-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623108v1</w:t>
+                <w:t xml:space="preserve">hal-04623067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FastLips: an End-to-End Audiovisual Text-to-Speech System with Lip Features Prediction for Virtual Avatars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Lenglet</w:t>
+                <w:t xml:space="preserve">Combining manual control of intonation with whisper articulation in voice substitution: the case of contrastive focus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvain Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Autrans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683663v1</w:t>
+                <w:t xml:space="preserve">hal-04613408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotags: Computer-Assisted Verbal Labelling of Expressive Audiovisual Utterances for Expressive Multimodal TTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Calzolari, Nicoletta; Kan, Min-Yen; Hoste, Veronique; Lenci, Alessandro; Sakti, Sakriani; Xue, Nianwen, May 2024, Turin, Italy. pp.5689-5695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on marquer un focus contrastif par le geste manuel en suppléance vocale ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Girin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.142-152</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.82-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623067v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining manual control of intonation with whisper articulation in voice substitution: the case of contrastive focus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Silvain Gerber</w:t>
+                <w:t xml:space="preserve">FastLips: an End-to-End Audiovisual Text-to-Speech System with Lip Features Prediction for Virtual Avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3450-3454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2024-462⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613408v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Multidimensional Representation of Unidimensional Speech Acoustic Parameters Extracted by Deep Unsupervised Models</w:t>
               </w:r>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjana Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Beautemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elisei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4415,248 +4415,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Extrapolation Capabilities of Neural Vocoders to Extreme Pitch Values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Segmentation and Annotation in French end-to-end Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lenglet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1547⟩</w:t>
+              <w:t xml:space="preserve">SSW 2021 - 11th ISCA Speech Synthesis Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Budapest, Hungary. pp.13-18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SSW.2021-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338483v1</w:t>
+                <w:t xml:space="preserve">hal-03362000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Segmentation and Annotation in French end-to-end Synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the Extrapolation Capabilities of Neural Vocoders to Extreme Pitch Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hueber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSW 2021 - 11th ISCA Speech Synthesis Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Budapest, Hungary. pp.13-18, </w:t>
+              <w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.11-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/SSW.2021-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362000v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlating Perceptual and Spectral Aspects of Chiaroscuro in Singing -- A Pilot Study</w:t>
               </w:r>
@@ -6595,51 +6595,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26864988"/>
+    <w:nsid w:val="3EBED879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6826,51 +6826,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/operrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-6078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199145003300961300253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~olivier.perrotin/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01231209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112207" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2026.101985" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vince Mcloughlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sharifzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Song" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2020.08.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian V. Mcloughlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2971417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cooper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Cowan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Edlund" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ssw.2025-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368789v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-462" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klabbers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Sankar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Loulou Hajj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20980-2_23" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793220v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-759" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10675" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Murdaugh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gingras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Herbst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362000v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2021-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Webber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2558" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682625" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vigne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368806v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Harsha Bokkahalli Satish" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Lameris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Sz&#233;kely" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/operrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-6078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199145003300961300253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~olivier.perrotin/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01231209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112207" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2026.101985" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vince Mcloughlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sharifzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Song" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2020.08.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian V. Mcloughlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2971417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cooper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Cowan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Edlund" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ssw.2025-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368789v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klabbers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Sankar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Loulou Hajj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20980-2_23" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793220v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-759" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10675" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Murdaugh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gingras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Herbst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2021-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1547" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Webber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2558" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682625" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vigne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368806v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Harsha Bokkahalli Satish" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Lameris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Sz&#233;kely" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>