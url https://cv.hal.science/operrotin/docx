--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,6540 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6488 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Perrotin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche CNRS au GIPSA-lab</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">operrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9909-6078</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189243848</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">199145003300961300253</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=82Az16EAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis chargé de recherche CNRS, au GIPSA-lab. Mes domaines de recherche principaux sont l'interaction homme machine, et le traitement du signal appliqué à la voix. Plus de détails </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanter avec les mains : interfaces chironomiques pour les instruments de musique numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Paris Sud - Paris XI, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015PA112207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01231209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A closer look at internal representations of end-to-end Text-to-Speech models: How is phonetic and acoustic information encoded?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 100 (October), pp.101985. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2026.101985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hand gesture realisation of contrastive focus in real-time whisper-to-speech synthesis: Investigating the transfer from implicit to explicit control of intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 177, pp.103344. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2025.103344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05448616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Self-Supervised Learning Enough to Fill in the Gap? A Study on Speech Inpainting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ihab Asaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 99 (July), pp.101922. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2025.101922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the evaluation of speech synthesis: A summary of the Blizzard Challenge 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooke Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (March), pp.101747. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2024.101747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Assessment of Glottal Dysfunction Through Unified Acoustic Voice Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vince Mcloughlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Sharifzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqui Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Song</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Voice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (6), pp.743-754. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvoice.2020.08.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual equivalence of the Liljencrants-Fant and linear-filter glottal flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150 (2), pp.1273-1285. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0005879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glottal Flow Synthesis for Whisper-to-Speech Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian V. Mcloughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, pp.889-900. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASLP.2020.2971417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les instruments chanteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 89, pp.36-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantor Digitalis: chironomic parametric synthesis of singing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.30. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13636-016-0098-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing, listening, drawing: interferences between sensorimotor modalities in the use of a tablet musical interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Applied Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 14 (2), pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2990501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target Acquisition vs. Expressive Motion: Dynamic Pitch Warping for Intonation Correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (3), pp.17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing melodies: Evaluation of chironomic singing synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (6), pp.3601-3612. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4875718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot topics in speech synthesis evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin R. Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Edlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2025 - 13th edition of the Speech Synthesis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Leeuwarden, Netherlands. pp.1 - 7, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/ssw.2025-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LombardTokenizer: Disentanglement and Control of Vocal Effort in a Neural Speech Codec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025 - 26th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Rotterdam, Netherlands. pp.5778-5782, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-1639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GIPSA-Lab Text-To-Speech System for the Blizzard Challenge 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2025 - 19th Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Gröningen, Netherlands. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2025-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FastLips: an End-to-End Audiovisual Text-to-Speech System with Lip Features Prediction for Virtual Avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.3450-3454, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2024-462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la représentation multidimensionnelle de paramètres acoustiques unidimensionnels de la parole extraits par des modèles profonds non supervisés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.82-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotags: Computer-Assisted Verbal Labelling of Expressive Audiovisual Utterances for Expressive Multimodal TTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC-COLING 2024 - Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Calzolari, Nicoletta; Kan, Min-Yen; Hoste, Veronique; Lenci, Alessandro; Sakti, Sakriani; Xue, Nianwen, May 2024, Turin, Italy. pp.5689-5695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on marquer un focus contrastif par le geste manuel en suppléance vocale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.142-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining manual control of intonation with whisper articulation in voice substitution: the case of contrastive focus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSP 2024 - 13th International Seminar on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Multidimensional Representation of Unidimensional Speech Acoustic Parameters Extracted by Deep Unsupervised Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSPW 2024 - IEEE International Conference on Acoustics, Speech and Signal Processing Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul (Korea), South Korea. pp.858-862, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSPW62465.2024.10669904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blizzard Challenge 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brooke Stephenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvain Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2023 - 18th Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.1-27, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic pitch warping for expressive vocal retuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hernan Molina Villota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAFx23 - 26th International Conference on Digital Audio Effects (DAFx23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Copenhagen, Denmark. pp.118-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advocating for text input in multi-speaker text-to-speech systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Klabbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Bailly; Olivier Perrotin; Thomas Hueber; Damien Lolive; Nicolas Obin, Aug 2023, Grenoble, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SSW.2023-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the multidimensional representation of unidimensional speech of acoustic parameters extracted by deep unsupervised models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIA-TLH; AFCP, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the dynamics of hand and lips in French Cued Speech using attention mechanisms and CTC-based decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjana Sankar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Beautemps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Elisei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2023 - 24th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCA, Aug 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Style Tokens: Fine-Grained Prosodic Representations For TTS Expressive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Bailly; Olivier Perrotin; Thomas Hueber; Damien Lolive; Nicolas Obin, Aug 2023, Grenoble, France. pp.120-126, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SSW.2023-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the multidimensional representation of individual speech acoustic parameters extracted by deep unsupervised models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2023 - 12th ISCA Speech Synthesis Workshop (SSW2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.240-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GIPSA-Lab Text-To-Speech System for the Blizzard Challenge 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blizzard Challenge 2023 - 18th Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.34-39, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Blizzard.2023-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing NLP solutions for the disambiguation of French heterophonic homographs for end-to-end TTS systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Loulou Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECOM 2022 - 24th International Conference on Speech and Computer (SPECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Kitt Gurugram, India. pp.265-278, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-20980-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction dynamique et adaptative de la justesse en voix chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hernan Molina Villota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speaking Rate Control of end-to-end TTS Models by Direct Manipulation of the Encoder's Output Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793220v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Parole avec Tacotron2 : Analyse acoustique et phonétique des plongements de caractère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2022 - 34e Journées d’Études sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction dynamique et adaptative de la justesse en voix chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Hernan Molina-Villota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2022 - 16ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03673868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voicing decision based on phonemes classification and spectral moments for whisper-to-speech conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Henrich Bernardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2022 - 23rd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea. pp.2253-2257, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2022-10675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03780337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating Perceptual and Spectral Aspects of Chiaroscuro in Singing -- A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen M. Murdaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Herbst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAS7+ - 7th International Physiology and Acoustics of Singing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, virtual, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Extrapolation Capabilities of Neural Vocoders to Extreme Pitch Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein El Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hueber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021 - 22nd Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.11-15, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2021-1547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Segmentation and Annotation in French end-to-end Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSW 2021 - 11th ISCA Speech Synthesis Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Budapest, Hungary. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SSW.2021-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlating Perceptual and Spectral Aspects of Chiaroscuro in Singing -- A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristen M. Murdaugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian T. Herbst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAVA 2021 - Pan-American Vocology Association Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Salt Lake City, UT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFM-Voc: a tool for analysis and modification of the glottis signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Vince Mcloughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICVPB 2020 - 12th International Conference on Voice Physiology and Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Grenoble (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hider-Finder-Combiner: An Adversarial Architecture for General Speech Signal Modification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob J Webber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon King</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2020 - 21st Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Shanghai (Virtual Conf), China. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2020-2558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spectral Glottal Flow Model for Source-filter Separation of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian V. Mcloughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.7160-7164, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8682625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GFM-Voc: A real-time voice quality modification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian V. Mcloughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019 - 20th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. pp.3685-3686</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des instruments chanteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Doval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d’Acoustique, CFA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.1249-1255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vocal effort modification for singing synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.1235-1239, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel ajustement de hauteur mélodique pour les instruments de musique numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Informatique Musicale (JIM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montréal, Canada. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualizing gestures in the control of a digital musical instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, London, United Kingdom. pp.605-608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vox Tactum Meets Chorus Digitalis: Seven Years of Singing Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Astrinaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnty Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive mapping for improved pitch accuracy on touch user interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Daejeon, South Korea. pp.186-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironomie et interface pour les instruments de musique virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Chercheurs en Audition, Acoustique musicale et Signal audio (JJCAAS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERADIA: Digital Therapies Augmented by Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tarpin-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Fruitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Constant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Chainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Neuroergonomics and Cognitive Engineering. AHFE 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 259, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.478-485, 2021, Lecture Notes in Networks and Systems, ISBN 978-3-030-80284-4. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-80285-1_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Lombard Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jacquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Girin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15533058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification d’effort vocal pour la synthèse de voix chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cantor Digitalis: Interactive Voice Factory and Digital Instrument of Sung Vowels/Semi-Vowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Doval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speak Your Mind: The Speech Continuation Task as a Probe of Voice-Based Model Bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shree Harsha Bokkahalli Satish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harm Lameris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustav Eje Henter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Székely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of a Spectral Glottal Model for the Source-filter Separation of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian V. Mcloughlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971707v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6595,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EBED879"/>
+    <w:nsid w:val="0DE878CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6826,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/operrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-6078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199145003300961300253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~olivier.perrotin/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01231209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112207" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572190v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2026.101985" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101747" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vince Mcloughlin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sharifzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Allen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Song" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2020.08.032" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian V. Mcloughlin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2971417" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304059v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cooper" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Cowan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Edlund" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ssw.2025-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368789v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257685v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klabbers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Sankar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858736v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Loulou Hajj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20980-2_23" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793220v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-759" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727735v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780337v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10675" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Murdaugh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gingras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Herbst" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362000v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2021-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1547" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338865v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987956v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Webber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2558" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106450v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682625" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295470v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411225v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vigne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368806v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Harsha Bokkahalli Satish" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Lameris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Sz&#233;kely" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/operrotin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9909-6078" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189243848" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/199145003300961300253" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=82Az16EAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~olivier.perrotin/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01231209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572190v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lenglet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2026.101985" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448616v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Henrich Bernardoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Gerber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2025.103344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Asaad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquelin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Girin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hueber" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2025.101922" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brooke Stephenson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon King" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2024.101747" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Vince Mcloughlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Sharifzadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqui Allen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Song" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvoice.2020.08.032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian V. Mcloughlin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2020.2971417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672241v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2990501" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01672238v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897513" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Cooper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin R. Cowan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Edlund" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ssw.2025-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-1639" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368789v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2025-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2024-462" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elisei" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613408v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683650v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSPW62465.2024.10669904" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269927v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256554v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina Villota" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257685v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Klabbers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126530v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjana Sankar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Beautemps" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257713v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2023-19" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274170v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Blizzard.2023-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Loulou Hajj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20980-2_23" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793220v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-759" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727735v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673868v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernan Molina-Villota" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2022-10675" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736778v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristen M. Murdaugh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gingras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian T. Herbst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Amouri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2021-1547" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362000v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SSW.2021-3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736764v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987956v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J Webber" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2020-2558" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106450v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8682625" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295470v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712564v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1096" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712565v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712570v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411225v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tarpin-Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Fruitet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vigne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Chainay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-80285-1_55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312350v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15533058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712660v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368806v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shree Harsha Bokkahalli Satish" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm Lameris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Eje Henter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Sz&#233;kely" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971707v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>