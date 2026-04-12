--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -1,4112 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4060 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Péton </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problem with multiple fleets and carrier limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.100177. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2026.100177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting stock problem with usable leftovers: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Cristina Cherri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility location based on Adjusted Present Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.100319. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orp.2024.100319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree‐of‐hubs location problem with interhub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ariztegui-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous‐time service network design and vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (2), pp.300-323. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dial-a-Ride Problem with School Bell Time Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.156-173. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic for a 2-Echelon Vehicle Routing Problem with Capacitated Satellites and Reverse Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 305 (1), pp.64-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small and Large Neighborhood Search for the Park-and-Loop Routing Problem with Parking Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Advances in Facility Location and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.100093. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2022.100093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent dial-a-ride problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (4), pp.452-478. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing Large Neighborhood Search and Exacts Methods for Generalized Vehicles Routing Problems with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach to the Vehicle Routing Problem with Delivery Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.103-132. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2020.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stakeholder oriented approach to the optimization of transports of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2020.1768435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lexicographic minimax approach to the vehicle routing problem with route balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (1), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Directional Local Search for Sustainable Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1696488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating long-haul and local transportation planning: the Service Network Design and Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.119-145. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-017-0114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network design of a multi-period collaborative distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.279-290. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13042-017-0713-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fleet size and mix dial-a-ride problem with reconfigurable vehicle capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large neighborhood search heuristic for supply chain network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.23-37. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a city logistics transportation system with mixed passengers and goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.81-109. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the large-scale min-max K-rural postman problem for snow plowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quirion-Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trépanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (3), pp.195 - 215. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: An optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria large neighborhood search for the transportation of disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie N. Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.983-1000. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2013.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (3), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut-and-Price approach for the Pickup and Delivery Problem with Shuttle Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ropke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236, pp.849-862. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dial-a-ride problem with transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2013.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient feasibility testing for request insertion in the pickup and delivery problem with transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Large Neighborhood Search for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.344-355. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1120.0432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DC programming heuristic applied to the logistics network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (1), pp.94-105. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear relaxation-based heuristic approach for logistics network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (4), pp.964-975. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for facility location in the design of complex supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (2), pp.678--693. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cuts with a Homogeneous Analytic Center Cutting Plane Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.37-61. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021845931805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous analytic center cutting plane methods with approximate centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurii E. Nesterov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Methods and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Special Issue: Interior Point Methods (CD supplement with software). Guest Editors: Florian Potra, Cornelis Roos and Tamas Terlaky, 11 (1-4), pp.243-273. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10556789908805753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification optimisée des livraisons d'hydrogène par conteneur de stockage mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanaël Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Gurevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-dependent travel time estimation for cargo bike routing in urban courier operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Jacq-Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Bath (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de tournées de collecte et livraison en vélo cargo avec temps de transport dépendant de la charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Jacq-Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Routing Costs in a Multi-Period Two-Echelon Location Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avecréemploi des chutes standards et non-standards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour le routage et la planification de soignants à domicile sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lahrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axel Parmentier, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-echelon VRP and learning approach to micro-hub location in city logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEROLOG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerity of Trento, Jun 2025, Trento (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-shaped pour un problème de tournées de véhicules avecdemandes stochastiques et opportunité de cross-docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network design for freight transportation in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two optimization models for a nurse scheduling and routing problem under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50TH ANNUAL MEETING OF THE EURO WORKING GROUP ON OPERATIONAL RESEARCH APPLIED TO HEALTH SERVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Aringhieri, Jul 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Problem with Stochastic Demands and Cross-Docking Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2024 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nantes (Nantes Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI-Service network design for fluvial cargo transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Institute of Technology, May 2024, Savannah, United States. pp.273-282, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et routage d'infirmières à domicile sous incertitudes - Comparaison de deux modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Vasseur-Lucet, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service network design for freight transportation in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avec possibilité d'utilisation et revente de chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Intermodal River/Route Physical Internet Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLDE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kaiserslautern et Baden Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Park-and Loop Routing Problem with Parking Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two-echelon vehicle routing problem with backhauls and capacitated satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de découpe avec chutes réutilisables : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hub location problem with stopovers in a tree topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leonardo Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de tournée de véhicules avec demandes stochastiques et opportunités de cross-dock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for a financial facility location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurse scheduling and routing with uncertainties for home health care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the EURO Working Group on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nikolaus Furian; Siegfried Vössner, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River-sea liner shipping service network design: the case study of Danube River and Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naufal Daffa'Ulhaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Université, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a financial supply chain network design model with a large neighborhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers, trees, hubs and stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner une stratégie transport LTL et FTL : les enjeux d'un plan de transport flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search for a Pickup and Delivery Problem With Transshipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree of hubs location problem with inter-hub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large neighborhood search for a value-oriented supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking selection in vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial supply chain network design: assessment of sequential and integrated approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui S. Shibasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating backhauls and satellite capacities in the two-echelon vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Route 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stefan Ropke ; Jesper Larsen ; Allan Larsen; Harilaos Psaraftis, May 2022, Snekkersten, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shipper Perspective to Transport Optimization: a subcontracted Pickup and Delivery Problem with Transshipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for a two-echelon vehicle routing problem with satellite capacities and reverse flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR2021: International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the Covid-19 vaccine strategy: The case of Pfizer BioNTech vaccine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility Location with Financial Decisions through Adjusted Present Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLDE XV online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournées de véhicules avec sélection de transporteurs FTL et LTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcements de la recherche à voisinage large pour les problèmes de tournées de véhicules généralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finance driven supply chain network design model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2020 : 13th International Conference on Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (virtuel), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large neighborhood search heuristic with exact components for generalized vehicle routing problems with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous-time Service Network Design and Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for integrated supply chain network design and financial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV EURO Working Group on Locational Analysis Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Neighborhood Search with set partitioning and dynamic programming for the VRP with Delivery Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 : Second International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent-DARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dial-a-ride problem with school bell adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Synchronization in Transport SynchroTrans 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating lockers and multiple delivery options in a city logistics distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing Problem with Alternative Delivery Options and Customer Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWUOR 2019 : International Workshop on Urban Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach to integrate delivery options in last mile delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2019 : seventh annual workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Discretization Discovery Algorithm for solving the Continuous-time Service Network Design and Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2019 : 9th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of supply chain network design and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Discretization approach to the integrated Service Network Design and Vehicle Routign Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2019 : seventh annual workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sampling matheuristic for the location inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop XXIV of the EURO Working Group on Locational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for the leximax-VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Freight Transportation and Logistics (ODYSSEUS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative load plan design in the retail market: The pickup hub and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pour l'analyse et l'optimisation du transport des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint location of facilities and mobile resources: an application to the sector of public works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri N. U. Permadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and methods for an integrated load plan design and vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOpt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for a bi-objective vehicle routing problem with lexicographic minimax load balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic and tactical facility location problem with mobile equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri N. U. Permadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dial-a-ride problem for disabled people using vehicles with reconfigurable capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation du transport d'enfants en situation de handicap avec de véhicules reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ciudad Región sostenible como proyecto :desafíos actules. Visiones cruzadas y perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bogotá, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variable Neighborhood Descent algorithm for the location of logistics facilities with mobile resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri N. U. Permadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Asia Pacific Industrial Engineering and Management Systems (APIEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Facility Location Problem for the Design of a Collaborative Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, IDCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wuhan, China. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45940-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of distribution centers in a multi-period collaborative distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2015 – 7th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Warsaw, Poland. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2016.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining load plan design and vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hewitt Mike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of distribution centers in a multi-period collaborative distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for a sustainable supply chain network design model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII EURO Working Group on Locational Analysis meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B.G. Toth and K. Kovacs, May 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated strategic and tactical optimization of animal-waste sourced biopower supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Javier Clavijo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Augusto Tellez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Guptá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Seville, University of Valenciennes, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A facility location problem for the design of a collaborative distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Jul 2015, Glasgow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model and bi-objective solution technique for green sustainable supply chain network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach for a pooled network design problem with vehicle management constraints and piecewise linear cost structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative distribution: from the network design to an operational load plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du transport d’enfants en situation de handicap avec mutualisation de véhicules reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e journées STP du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: a state of the art and an efficient metaheuristic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILOGIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed passengers-goods transportation network for territories with a low population density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gonguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeannenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA 2014, Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de plateformes logistiques pour la conception d'un réseau de distribution mutualisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau logistique mutualisé entre fournisseurs de la grande distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un problème de conception de chaîne logistique pour une entreprise de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hoang Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search based heuristic for Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three step decomposition approach for a transportation network design problem with non-linear costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of concentration warehouses in a pooled distribution network in the retail sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility algorithms for two pickup and delivery problems with transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Synchronisation in Transport, SynchroTrans 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Mainz, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pickup and delivery problem with shuttle routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ropke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tristan VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price pour un problème de collectes et livraisons avec transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ropke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche à voisinage large pour un problème multicritère de transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie N. Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a shared passengers and goods urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de transport urbain mixte passagers/marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Temporal Problems in Route Scheduling for the Dial-a-Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France. pp.275--291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state of the art of supply chain design models and methods integrating the principles of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared &amp;quot; passengers & goods &amp;quot; city logistics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ALNS and route scheduling algorithms for the Dial-A-Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux modèles de PLNE pour la planification de l'activité du personnel soignant pour l'hospitalisation à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Large Neighborhood Search for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Udine, Italy. pp.S3-09-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tabu search algorithm for the Dial-a-Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un problème de transport à la demande avec transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new time-consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour le problème de tournées de véhicules régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification de bourses d'échanges de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de trois heuristiques pour la planification stratégique de réseaux logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined routing and staff scheduling model for home health care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valentina Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Alberto Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'organisation de bourses d'échanges de technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Tournées de Véhicules Régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tabu search based heuristic for the transportation of mentally disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear relaxation-based heuristic for logistics network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear relaxation heuristic for solving logistics network design and planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCM 08: FIRST INTERNATIONAL SYMPOSIUM ON SUPPLY CHAIN MANAGEMENT Logistics and Supply Chain Management: Opportunities and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangean relaxation based heuristic for logistics network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Working Group on Locational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique basée sur la relaxation linéaire pour la planification de réseaux logistiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'aide à la décision pour planifier les transports vers les établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è conférence Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'aide à la décision pour le transport collectif de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marhadour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of DC programming approach for a logistics network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCP 07: THE INTERNATIONAL CONFERENCE ON NONCONVEX PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a decision support system for the transportation of disabled persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle dynamique pour la conception stratégique d'un réseau logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for the facility location in supply chain design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Winter Institute on Location and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Estoril, Portugal. pp.402-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristique et mélanges gaussiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode homogène pour la problème de séparation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route feasibility algorithm for the Dial A Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00555051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes d'optimisation combinatoire pour la conception de chaînes logistiques et l'optimisation des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université de Nantes - Faculté des Sciences et Techniques, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01157798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4246,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04917223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2024.100319" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142493v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ariztegui-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerrero Rueda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70068" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275977v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22194" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384261v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dumez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tilk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irnich" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Olkis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.05.022" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631730v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Colleter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.007" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2022.100093" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935356v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452252v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2020.11.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296076v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tricoire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.09.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-017-0713-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689718v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-017-0114-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Eskandarpour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1696488" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.11.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trentini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0085-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584367v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quirion-Blais" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21759" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miemczyk" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.01.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21538" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N. Parragh" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2013.17" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ropke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.08.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT1ZBFV2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859053v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.07.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJXC8GB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2013.01.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QXGWXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1120.0432" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nga Thanh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTP80ZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PKLGH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.017" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D6K2X7Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232556v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vial" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021845931805" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LR60QM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii E. Nesterov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556789908805753" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572985v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Soleilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2026.100177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04917223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2024.100319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ariztegui-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerrero Rueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22194" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dumez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tilk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irnich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Olkis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.05.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Colleter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2022.100093" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100040" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2020.11.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296076v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tricoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.09.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Eskandarpour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1696488" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-017-0114-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-017-0713-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.11.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trentini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0085-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quirion-Blais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21759" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miemczyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.01.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N. Parragh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2013.17" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21538" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ropke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.08.042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT1ZBFV2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.07.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJXC8GB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2013.01.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QXGWXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799674v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1120.0432" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nga Thanh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTP80ZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PKLGH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D6K2X7Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vial" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021845931805" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LR60QM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii E. Nesterov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556789908805753" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athana&#235;l Jousselin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Jacq-Baudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Montero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agius" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lahrichi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H. Ariztegui Beltran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero-Rueda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irnich Stefan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010521v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leonardo Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero Rueda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973584v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naufal Daffa'Ulhaq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984997v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666825v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595223v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640753v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367987v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285348v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368019v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591632v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agri N. U. Permadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689353v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45940-0_33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433652v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.03.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewitt Mike" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232434v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Javier Clavijo Lopez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Augusto Tellez Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gupt&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154654v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leroux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perraudin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213273v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeannenot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946511v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946460v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Ha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062862v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brunel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801187v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672016v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672026v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tlahig" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568880v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568885v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529945v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385874v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385870v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valentina Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Alberto Amaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569238v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385866v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569021v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569017v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marhadour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569099v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569217v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569228v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563858v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00555051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01157798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>