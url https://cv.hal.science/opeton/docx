--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.63215258856px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Péton </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problem with multiple fleets and carrier limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.100177. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2026.100177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting stock problem with usable leftovers: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Cristina Cherri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility location based on Adjusted Present Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.100319. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orp.2024.100319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree‐of‐hubs location problem with interhub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ariztegui-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous‐time service network design and vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (2), pp.300-323. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dial-a-Ride Problem with School Bell Time Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.156-173. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic for a 2-Echelon Vehicle Routing Problem with Capacitated Satellites and Reverse Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 305 (1), pp.64-84. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small and Large Neighborhood Search for the Park-and-Loop Routing Problem with Parking Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Advances in Facility Location and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.100093. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2022.100093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent dial-a-ride problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (4), pp.452-478. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing Large Neighborhood Search and Exacts Methods for Generalized Vehicles Routing Problems with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach to the Vehicle Routing Problem with Delivery Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.103-132. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2020.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stakeholder oriented approach to the optimization of transports of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2020.1768435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lexicographic minimax approach to the vehicle routing problem with route balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (1), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Directional Local Search for Sustainable Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1696488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating long-haul and local transportation planning: the Service Network Design and Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.119-145. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-017-0114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network design of a multi-period collaborative distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.279-290. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13042-017-0713-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fleet size and mix dial-a-ride problem with reconfigurable vehicle capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large neighborhood search heuristic for supply chain network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.23-37. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a city logistics transportation system with mixed passengers and goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.81-109. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the large-scale min-max K-rural postman problem for snow plowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quirion-Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trépanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (3), pp.195 - 215. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: An optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria large neighborhood search for the transportation of disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie N. Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.983-1000. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2013.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (3), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut-and-Price approach for the Pickup and Delivery Problem with Shuttle Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ropke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236, pp.849-862. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dial-a-ride problem with transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2013.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient feasibility testing for request insertion in the pickup and delivery problem with transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Large Neighborhood Search for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.344-355. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1120.0432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DC programming heuristic applied to the logistics network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (1), pp.94-105. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear relaxation-based heuristic approach for logistics network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (4), pp.964-975. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for facility location in the design of complex supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (2), pp.678--693. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cuts with a Homogeneous Analytic Center Cutting Plane Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.37-61. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021845931805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous analytic center cutting plane methods with approximate centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurii E. Nesterov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Methods and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Special Issue: Interior Point Methods (CD supplement with software). Guest Editors: Florian Potra, Cornelis Roos and Tamas Terlaky, 11 (1-4), pp.243-273. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10556789908805753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (124)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification optimisée des livraisons d'hydrogène par conteneur de stockage mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanaël Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Gurevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-dependent travel time estimation for cargo bike routing in urban courier operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Jacq-Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Bath (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de tournées de collecte et livraison en vélo cargo avec temps de transport dépendant de la charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Jacq-Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Routing Costs in a Multi-Period Two-Echelon Location Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avecréemploi des chutes standards et non-standards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour le routage et la planification de soignants à domicile sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lahrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axel Parmentier, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-echelon VRP and learning approach to micro-hub location in city logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEROLOG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univerity of Trento, Jun 2025, Trento (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-shaped pour un problème de tournées de véhicules avecdemandes stochastiques et opportunité de cross-docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network design for freight transportation in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two optimization models for a nurse scheduling and routing problem under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50TH ANNUAL MEETING OF THE EURO WORKING GROUP ON OPERATIONAL RESEARCH APPLIED TO HEALTH SERVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Roberto Aringhieri, Jul 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Problem with Stochastic Demands and Cross-Docking Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2024 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nantes (Nantes Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI-Service network design for fluvial cargo transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Institute of Technology, May 2024, Savannah, United States. pp.273-282, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et routage d'infirmières à domicile sous incertitudes - Comparaison de deux modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Vasseur-Lucet, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service network design for freight transportation in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avec possibilité d'utilisation et revente de chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Intermodal River/Route Physical Internet Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLDE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kaiserslautern et Baden Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Park-and Loop Routing Problem with Parking Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two-echelon vehicle routing problem with backhauls and capacitated satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de découpe avec chutes réutilisables : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hub location problem with stopovers in a tree topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leonardo Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de tournée de véhicules avec demandes stochastiques et opportunités de cross-dock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for a financial facility location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurse scheduling and routing with uncertainties for home health care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the EURO Working Group on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nikolaus Furian; Siegfried Vössner, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River-sea liner shipping service network design: the case study of Danube River and Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naufal Daffa'Ulhaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Université, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a financial supply chain network design model with a large neighborhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers, trees, hubs and stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner une stratégie transport LTL et FTL : les enjeux d'un plan de transport flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search for a Pickup and Delivery Problem With Transshipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree of hubs location problem with inter-hub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large neighborhood search for a value-oriented supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking selection in vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial supply chain network design: assessment of sequential and integrated approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui S. Shibasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating backhauls and satellite capacities in the two-echelon vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Route 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stefan Ropke ; Jesper Larsen ; Allan Larsen; Harilaos Psaraftis, May 2022, Snekkersten, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shipper Perspective to Transport Optimization: a subcontracted Pickup and Delivery Problem with Transshipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for a two-echelon vehicle routing problem with satellite capacities and reverse flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR2021: International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the Covid-19 vaccine strategy: The case of Pfizer BioNTech vaccine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility Location with Financial Decisions through Adjusted Present Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLDE XV online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournées de véhicules avec sélection de transporteurs FTL et LTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcements de la recherche à voisinage large pour les problèmes de tournées de véhicules généralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finance driven supply chain network design model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2020 : 13th International Conference on Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (virtuel), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large neighborhood search heuristic with exact components for generalized vehicle routing problems with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous-time Service Network Design and Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for integrated supply chain network design and financial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV EURO Working Group on Locational Analysis Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Neighborhood Search with set partitioning and dynamic programming for the VRP with Delivery Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 : Second International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent-DARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dial-a-ride problem with school bell adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Synchronization in Transport SynchroTrans 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating lockers and multiple delivery options in a city logistics distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing Problem with Alternative Delivery Options and Customer Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWUOR 2019 : International Workshop on Urban Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach to integrate delivery options in last mile delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2019 : seventh annual workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Discretization Discovery Algorithm for solving the Continuous-time Service Network Design and Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2019 : 9th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of supply chain network design and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Discretization approach to the integrated Service Network Design and Vehicle Routign Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2019 : seventh annual workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sampling matheuristic for the location inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop XXIV of the EURO Working Group on Locational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for the leximax-VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Freight Transportation and Logistics (ODYSSEUS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative load plan design in the retail market: The pickup hub and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pour l'analyse et l'optimisation du transport des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint location of facilities and mobile resources: an application to the sector of public works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri N. U. Permadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and methods for an integrated load plan design and vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOpt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for a bi-objective vehicle routing problem with lexicographic minimax load balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic and tactical facility location problem with mobile equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri N. U. Permadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dial-a-ride problem for disabled people using vehicles with reconfigurable capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation du transport d'enfants en situation de handicap avec de véhicules reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ciudad Región sostenible como proyecto :desafíos actules. Visiones cruzadas y perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bogotá, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variable Neighborhood Descent algorithm for the location of logistics facilities with mobile resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri N. U. Permadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Asia Pacific Industrial Engineering and Management Systems (APIEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Facility Location Problem for the Design of a Collaborative Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, IDCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wuhan, China. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45940-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of distribution centers in a multi-period collaborative distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2015 – 7th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Warsaw, Poland. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2016.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining load plan design and vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hewitt Mike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of distribution centers in a multi-period collaborative distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for a sustainable supply chain network design model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII EURO Working Group on Locational Analysis meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B.G. Toth and K. Kovacs, May 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated strategic and tactical optimization of animal-waste sourced biopower supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Javier Clavijo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Augusto Tellez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Guptá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Seville, University of Valenciennes, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A facility location problem for the design of a collaborative distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Jul 2015, Glasgow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model and bi-objective solution technique for green sustainable supply chain network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach for a pooled network design problem with vehicle management constraints and piecewise linear cost structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative distribution: from the network design to an operational load plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du transport d’enfants en situation de handicap avec mutualisation de véhicules reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e journées STP du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: a state of the art and an efficient metaheuristic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILOGIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed passengers-goods transportation network for territories with a low population density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gonguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeannenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA 2014, Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de plateformes logistiques pour la conception d'un réseau de distribution mutualisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau logistique mutualisé entre fournisseurs de la grande distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un problème de conception de chaîne logistique pour une entreprise de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hoang Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search based heuristic for Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three step decomposition approach for a transportation network design problem with non-linear costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of concentration warehouses in a pooled distribution network in the retail sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility algorithms for two pickup and delivery problems with transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Synchronisation in Transport, SynchroTrans 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Mainz, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pickup and delivery problem with shuttle routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ropke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tristan VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price pour un problème de collectes et livraisons avec transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ropke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche à voisinage large pour un problème multicritère de transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie N. Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a shared passengers and goods urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de transport urbain mixte passagers/marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Temporal Problems in Route Scheduling for the Dial-a-Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France. pp.275--291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state of the art of supply chain design models and methods integrating the principles of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared &amp;quot; passengers & goods &amp;quot; city logistics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ALNS and route scheduling algorithms for the Dial-A-Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux modèles de PLNE pour la planification de l'activité du personnel soignant pour l'hospitalisation à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Large Neighborhood Search for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Udine, Italy. pp.S3-09-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tabu search algorithm for the Dial-a-Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un problème de transport à la demande avec transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new time-consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour le problème de tournées de véhicules régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification de bourses d'échanges de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de trois heuristiques pour la planification stratégique de réseaux logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined routing and staff scheduling model for home health care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valentina Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Alberto Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'organisation de bourses d'échanges de technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Tournées de Véhicules Régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tabu search based heuristic for the transportation of mentally disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear relaxation-based heuristic for logistics network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear relaxation heuristic for solving logistics network design and planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCM 08: FIRST INTERNATIONAL SYMPOSIUM ON SUPPLY CHAIN MANAGEMENT Logistics and Supply Chain Management: Opportunities and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangean relaxation based heuristic for logistics network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Working Group on Locational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique basée sur la relaxation linéaire pour la planification de réseaux logistiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'aide à la décision pour planifier les transports vers les établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è conférence Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'aide à la décision pour le transport collectif de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marhadour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of DC programming approach for a logistics network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCP 07: THE INTERNATIONAL CONFERENCE ON NONCONVEX PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a decision support system for the transportation of disabled persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle dynamique pour la conception stratégique d'un réseau logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for the facility location in supply chain design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Winter Institute on Location and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Estoril, Portugal. pp.402-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristique et mélanges gaussiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode homogène pour la problème de séparation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route feasibility algorithm for the Dial A Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00555051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes d'optimisation combinatoire pour la conception de chaînes logistiques et l'optimisation des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université de Nantes - Faculté des Sciences et Techniques, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01157798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId311"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.28571428571px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Péton </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur à IMT Atlantique. Département Automatique Productique Informatique. Responsable de l'équipe modelis du Laboratoire des Sciences Numériques de Nantes (UMR CNRS 6004).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">opeton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3652-0740</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136744656</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a full Professor in Operations Research at IMT Atlantique, whose research focuses on transportation optimization, vehicle routing problems, facility location, and the design of sustainable and collaborative supply chains. I have been actively involved in numerous large-scale national (ANR, ADEME, etc.) and European research projects, with a strong emphasis on urban logistics, green transportation, and synchromodal systems. My work combine advanced optimization methods, matheuristics, and real-world industrial applications. I have supervised or co-supervised 12 PhD theses, several of them conducted in close collaboration with industry and international partners.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In addition to his research activities, I have held several academic leadership roles, including program coordinator, deputy head for teaching, and research team leader (LS2N laboratory), contributing actively to the structuring of educational programs and research strategy. I am also strongly involved in the scientific community, serving as coordinator of the EWGLA working group (2015–2019), associate editor of the EURO Journal on Transportation and Logistics (since 2019), and board member of ROADEF (2022–2026). Furthermore, I have played an active role in the organization of numerous international and national conferences, notably as chair of the EWGLA 2011 and TSL 2024 workshops.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cutting stock problem with usable leftovers: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Cristina Cherri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 328 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2025.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problem with multiple fleets and carrier limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.100177. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2026.100177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility location based on Adjusted Present Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.100319. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orp.2024.100319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04917223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree‐of‐hubs location problem with interhub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Ariztegui-Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.70068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuous‐time service network design and vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 83 (2), pp.300-323. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dial-a-Ride Problem with School Bell Time Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.156-173. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Matheuristic for a 2-Echelon Vehicle Routing Problem with Capacitated Satellites and Reverse Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 305 (1), pp.64-84. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2022.05.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small and Large Neighborhood Search for the Park-and-Loop Routing Problem with Parking Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2023.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Advances in Facility Location and Logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.100093. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2022.100093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent dial-a-ride problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79 (4), pp.452-478. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.22063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460670v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridizing Large Neighborhood Search and Exacts Methods for Generalized Vehicles Routing Problems with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejtl.2021.100040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach to the Vehicle Routing Problem with Delivery Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part B: Methodological</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 144, pp.103-132. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trb.2020.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stakeholder oriented approach to the optimization of transports of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.93-102. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16258312.2020.1768435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A lexicographic minimax approach to the vehicle routing problem with route balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 282 (1), pp.129-147. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.09.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296076v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating long-haul and local transportation planning: the Service Network Design and Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.119-145. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-017-0114-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Directional Local Search for Sustainable Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2019.1696488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network design of a multi-period collaborative distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of machine learning and cybernetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (2), pp.279-290. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13042-017-0713-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The fleet size and mix dial-a-ride problem with reconfigurable vehicle capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91, pp.99-123. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trc.2018.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on advances in vehicle routing and logistics optimization: heuristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.89-91. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-018-0130-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large neighborhood search heuristic for supply chain network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80, pp.23-37. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2016.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a city logistics transportation system with mixed passengers and goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.81-109. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving the large-scale min-max K-rural postman problem for snow plowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Quirion-Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Trépanier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (3), pp.195 - 215. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: An optimization-oriented review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 54, pp.11-32. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria large neighborhood search for the transportation of disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie N. Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65, pp.983-1000. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2013.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63 (3), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Branch-and-Cut-and-Price approach for the Pickup and Delivery Problem with Shuttle Routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ropke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236, pp.849-862. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.08.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dial-a-ride problem with transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41, pp.12-23. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2013.07.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient feasibility testing for request insertion in the pickup and delivery problem with transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orl.2013.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Large Neighborhood Search for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (3), pp.344-355. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.1120.0432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DC programming heuristic applied to the logistics network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (1), pp.94-105. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2010.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear relaxation-based heuristic approach for logistics network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (4), pp.964-975. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2010.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for facility location in the design of complex supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 113 (2), pp.678--693. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Cuts with a Homogeneous Analytic Center Cutting Plane Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 2 (1), pp.37-61. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021845931805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous analytic center cutting plane methods with approximate centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yurii E. Nesterov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Methods and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Special Issue: Interior Point Methods (CD supplement with software). Guest Editors: Florian Potra, Cornelis Roos and Tamas Terlaky, 11 (1-4), pp.243-273. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10556789908805753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification optimisée des livraisons d'hydrogène par conteneur de stockage mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanaël Jousselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Spitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Gurevsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Load-dependent travel time estimation for cargo bike routing in urban courier operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Jacq-Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Bath (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de tournées de collecte et livraison en vélo cargo avec temps de transport dépendant de la charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awen Jacq-Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avec réemploi des chutes standards et non-standards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Routing Costs in a Multi-Period Two-Echelon Location Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheuristique pour le routage et la planification de soignants à domicile sous incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Lahrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Axel Parmentier, Feb 2025, Champs Sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-echelon VRP and learning approach to micro-hub location in city logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Agius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VEROLOG 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Trento, Jun 2025, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-shaped pour un problème de tournées de véhicules avecdemandes stochastiques et opportunité de cross-docking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025 : 26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs sur marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network design for freight transportation in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PI-Service network design for fluvial cargo transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Physical Internet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georgia Institute of Technology, May 2024, Savannah, United States. pp.273-282, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35090/gatech/11081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing Problem with Stochastic Demands and Cross-Docking Opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2024 workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Nantes (Nantes Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification et routage d'infirmières à domicile sous incertitudes - Comparaison de deux modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Vasseur-Lucet, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two optimization models for a nurse scheduling and routing problem under uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 50</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service network design for freight transportation in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Carmona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de colonnes pour un problème de découpe avec possibilité d'utilisation et revente de chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Intermodal River/Route Physical Internet Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLDE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Kaiserslautern et Baden Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dial-A-Ride Problem with School Bell time Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hub location problem with stopovers in a tree topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Leonardo Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de tournée de véhicules avec demandes stochastiques et opportunités de cross-dock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Castan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for a financial facility location problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Park-and Loop Routing Problem with Parking Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two-echelon vehicle routing problem with backhauls and capacitated satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de découpe avec chutes réutilisables : un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Senergues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjib Brahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurse scheduling and routing with uncertainties for home health care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria I Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Annual Meeting of the EURO Working Group on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nikolaus Furian; Siegfried Vössner, Jul 2023, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River-sea liner shipping service network design: the case study of Danube River and Black Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Naufal Daffa'Ulhaq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORBEL 37</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liège Université, May 2023, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving a financial supply chain network design model with a large neighborhood search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combiner une stratégie transport LTL et FTL : les enjeux d'un plan de transport flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023 : 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nadjib Brahimi, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rivers, trees, hubs and stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search for a Pickup and Delivery Problem With Transshipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large neighborhood search for a value-oriented supply chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parking selection in vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Le Colleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Tangier, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tree of hubs location problem with inter-hub stopovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar H. Ariztegui Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cortés-Murcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Javier Guerrero-Rueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor location by joint entropy maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui S Shibasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Restrepo Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO ('Association of European Operational Research Societies ) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial supply chain network design: assessment of sequential and integrated approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Viviani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decision support tool to model freight transportation flows in city centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui S. Shibasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Queyroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Isabel Restrepo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating backhauls and satellite capacities in the two-echelon vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Route 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stefan Ropke ; Jesper Larsen ; Allan Larsen; Harilaos Psaraftis, May 2022, Snekkersten, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated School Bell Time Adjustment and Vehicle Routing for Paratransit Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Triennial Symposium on Transportation Analysis conference (TRISTAN XI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Balaclava, Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Shipper Perspective to Transport Optimization: a subcontracted Pickup and Delivery Problem with Transshipment Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595223v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A matheuristic for a two-echelon vehicle routing problem with satellite capacities and reverse flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tilk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OR2021: International Conference on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of the Covid-19 vaccine strategy: The case of Pfizer BioNTech vaccine in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROLOG 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facility Location with Financial Decisions through Adjusted Present Value</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOLDE XV online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Wuppertal, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournées de véhicules avec sélection de transporteurs FTL et LTL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Soleilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renforcements de la recherche à voisinage large pour les problèmes de tournées de véhicules généralisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02491381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finance driven supply chain network design model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2020 : 13th International Conference on Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Agadir (virtuel), Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large neighborhood search heuristic with exact components for generalized vehicle routing problems with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Irnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Continuous-time Service Network Design and Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 : 20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent-DARP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for integrated supply chain network design and financial planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV EURO Working Group on Locational Analysis Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Neighborhood Search with set partitioning and dynamic programming for the VRP with Delivery Options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irnich Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katharina Olkis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SynchroTrans 2019 : Second International Workshop on Synchronization in Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dial-a-ride problem with school bell adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Synchronization in Transport SynchroTrans 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/trsc.2022.1160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle Routing Problem with Alternative Delivery Options and Customer Preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWUOR 2019 : International Workshop on Urban Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Discretization Discovery Algorithm for solving the Continuous-time Service Network Design and Routing Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2019 : 9th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating lockers and multiple delivery options in a city logistics distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search approach to integrate delivery options in last mile delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2019 : seventh annual workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint optimization of supply chain network design and finance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hovelaque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Discretization approach to the integrated Service Network Design and Vehicle Routign Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2019 : seventh annual workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Conference Canadian Operational Research Society (CORS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Halifax, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01986181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time consistent Dial-a-Ride Problem in the transport of people with disabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 25es journées STP du GdR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sampling matheuristic for the location inventory routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Massonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop XXIV of the EURO Working Group on Locational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for the leximax-VRP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Freight Transportation and Logistics (ODYSSEUS 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative load plan design in the retail market: The pickup hub and delivery problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude pour l'analyse et l'optimisation du transport des personnes en situation de handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geovanny Osorio Montoya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence francophone en Gestion et Ingénierie de SystèmEs Hospitaliers (GISEH 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Geneve, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and methods for an integrated load plan design and vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hewitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOpt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint location of facilities and mobile resources: an application to the sector of public works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri N. U. Permadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for a bi-objective vehicle routing problem with lexicographic minimax load balancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSL Conference 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategic and tactical facility location problem with mobile equipment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri N. U. Permadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics optimization (VeRoLog 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dial-a-ride problem for disabled people using vehicles with reconfigurable capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualisation du transport d'enfants en situation de handicap avec de véhicules reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ciudad Región sostenible como proyecto :desafíos actules. Visiones cruzadas y perspectivas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bogotá, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Variable Neighborhood Descent algorithm for the location of logistics facilities with mobile resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agri N. U. Permadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Grimault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th Asia Pacific Industrial Engineering and Management Systems (APIEMS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Yogyakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of distribution centers in a multi-period collaborative distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2015 – 7th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Warsaw, Poland. pp.293-300, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.endm.2016.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Facility Location Problem for the Design of a Collaborative Distribution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, IDCS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Wuhan, China. pp.364-371, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45940-0_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01433644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heterogeneous dial-a-ride problem with reconfigurable vehicle capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016: annual workshop of the EURO working group on Vehicle Routing and Logistics optimization (VeRoLog)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LNS based Matheuristic for the Dial-a-Ride Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Journées STP du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du transport mutualisé d'enfants en situation de handicap avec véhicules reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining load plan design and vehicle routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hewitt Mike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of distribution centers in a multi-period collaborative distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A facility location problem for the design of a collaborative distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO XXV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Strathclyde, Jul 2015, Glasgow, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-directional local search for a sustainable supply chain network design model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII EURO Working Group on Locational Analysis meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, B.G. Toth and K. Kovacs, May 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated strategic and tactical optimization of animal-waste sourced biopower supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kunal Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Javier Clavijo Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Augusto Tellez Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Guptá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Seville, University of Valenciennes, Oct 2015, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model and bi-objective solution technique for green sustainable supply chain network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A column generation approach for a pooled network design problem with vehicle management constraints and piecewise linear cost structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Perraudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative distribution: from the network design to an operational load plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du transport d’enfants en situation de handicap avec mutualisation de véhicules reconfigurables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Tellez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Monteiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e journées STP du GDR MACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03127929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable supply chain network design: a state of the art and an efficient metaheuristic method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Miemczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILOGIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation de plateformes logistiques pour la conception d'un réseau de distribution mutualisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau logistique mutualisé entre fournisseurs de la grande distribution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mixed passengers-goods transportation network for territories with a low population density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gonguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jeannenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA 2014, Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'un problème de conception de chaîne logistique pour une entreprise de travaux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Hoang Ha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF - 15ème congrès annuel de la Société française de recherche opérationnelle et d'aide à la décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de recherche opérationnelle et d'aide à la décision, Feb 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Large Neighborhood Search based heuristic for Supply Chain Network Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Information Systems, Logistics and Supply Chain (ILS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Breda, Netherlands. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three step decomposition approach for a transportation network design problem with non-linear costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of concentration warehouses in a pooled distribution network in the retail sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWGLA XX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility algorithms for two pickup and delivery problems with transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Synchronisation in Transport, SynchroTrans 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Mainz, Germany, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pickup and delivery problem with shuttle routes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ropke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tristan VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, San Pedro de Atacama, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une recherche à voisinage large pour un problème multicritère de transport à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie N. Parragh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Tricoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a shared passengers and goods urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branch-and-Cut-and-Price pour un problème de collectes et livraisons avec transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ropke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de transport urbain mixte passagers/marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Temporal Problems in Route Scheduling for the Dial-a-Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPAIOR'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nantes, France. pp.275--291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared &amp;quot; passengers & goods &amp;quot; city logistics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A state of the art of supply chain design models and methods integrating the principles of sustainable development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Eskandarpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ALNS and route scheduling algorithms for the Dial-A-Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VeRoLog 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux modèles de PLNE pour la planification de l'activité du personnel soignant pour l'hospitalisation à domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Large Neighborhood Search for the Pickup and Delivery Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Udine, Italy. pp.S3-09-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tabu search algorithm for the Dial-a-Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un problème de transport à la demande avec transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-consistent vehicle routing problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matheuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique pour le problème de tournées de véhicules régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new time-consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Optimization Workshop (NOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ajaccio, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00529945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de Tournées de Véhicules Régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l'organisation de bourses d'échanges de technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined routing and staff scheduling model for home health care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Valentina Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciro Alberto Amaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Guéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Velasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de trois heuristiques pour la planification stratégique de réseaux logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF '09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de la planification de bourses d'échanges de technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gueret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bellenguez-Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Poncelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tabu search based heuristic for the transportation of mentally disabled people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear relaxation-based heuristic for logistics network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes (MOSIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lagrangean relaxation based heuristic for logistics network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Working Group on Locational Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Elche, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linear relaxation heuristic for solving logistics network design and planning problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSCM 08: FIRST INTERNATIONAL SYMPOSIUM ON SUPPLY CHAIN MANAGEMENT Logistics and Supply Chain Management: Opportunities and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Sharjah, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une heuristique basée sur la relaxation linéaire pour la planification de réseaux logistiques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'aide à la décision pour planifier les transports vers les établissements médico-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5è conférence Handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.168-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système d'aide à la décision pour le transport collectif de personnes handicapées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marhadour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a decision support system for the transportation of disabled persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dejax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marhadour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pavageau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 33rd International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An application of DC programming approach for a logistics network design problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCP 07: THE INTERNATIONAL CONFERENCE ON NONCONVEX PROGRAMMING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for the facility location in supply chain design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Winter Institute on Location and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Estoril, Portugal. pp.402-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00568850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle dynamique pour la conception stratégique d'un réseau logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuong Nga Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bostel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métaheuristique et mélanges gaussiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode homogène pour la problème de séparation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A route feasibility algorithm for the Dial A Ride Problem with Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00563858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new consistent vehicle routing problem for the transportation of handicapped persons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Feillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Garaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Quadri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00555051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et méthodes d'optimisation combinatoire pour la conception de chaînes logistiques et l'optimisation des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Recherche opérationnelle [math.OC]. Université de Nantes - Faculté des Sciences et Techniques, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01157798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -105,51 +105,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="9837B30F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -186,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572985v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Soleilhac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2026.100177" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04917223v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2024.100319" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ariztegui-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerrero Rueda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70068" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22194" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384261v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dumez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tilk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irnich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Olkis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.05.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Colleter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775165v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2022.100093" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935356v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100040" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452252v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2020.11.012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296076v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tricoire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.09.010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407741v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Eskandarpour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1696488" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689718v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-017-0114-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-017-0713-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.11.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068305v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trentini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0085-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584367v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quirion-Blais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21759" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miemczyk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.01.006" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N. Parragh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2013.17" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904440v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21538" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ropke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.08.042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT1ZBFV2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859053v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.07.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJXC8GB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2013.01.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QXGWXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799674v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1120.0432" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568842v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nga Thanh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTP80ZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530637v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.007" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PKLGH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308588v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.017" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D6K2X7Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232556v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vial" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021845931805" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LR60QM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232542v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii E. Nesterov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556789908805753" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athana&#235;l Jousselin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559591v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Jacq-Baudet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Montero" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558270v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agius" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996684v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973646v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurance" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lahrichi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996670v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H. Ariztegui Beltran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero-Rueda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996742v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688743v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11081" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973596v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973543v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996772v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019795v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irnich Stefan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010521v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leonardo Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero Rueda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010504v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973584v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naufal Daffa'Ulhaq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010510v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984997v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996799v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663214v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597207v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666825v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595223v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369540v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640753v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491381v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176359v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499191v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367987v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285392v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285437v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285348v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368019v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980057v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925330v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591632v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agri N. U. Permadi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517258v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517255v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689385v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689353v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433644v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45940-0_33" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433652v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.03.039" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517251v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewitt Mike" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232434v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Javier Clavijo Lopez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Augusto Tellez Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gupt&#225;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154654v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154621v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leroux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perraudin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213273v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062892v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeannenot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946511v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946460v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946377v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Ha" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062862v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021929v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brunel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801187v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849864v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672016v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672026v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tlahig" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672020v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861728v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725234v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Roux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597066v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568880v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568885v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529945v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623475v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385874v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385870v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valentina Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Alberto Amaya" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569238v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385866v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568857v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569040v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569021v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568860v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569017v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marhadour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569101v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569099v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569217v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568850v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569228v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563858v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00555051v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01157798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/opeton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3652-0740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136744656" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Senergues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Brahimi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Cristina Cherri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.03.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Soleilhac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Medina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2026.100177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04917223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Rezaei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bostel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Viviani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orp.2024.100319" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Ariztegui-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guerrero Rueda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun He" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hewitt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monteiro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2022.1160" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384261v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Dumez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tilk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Irnich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Olkis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2022.05.022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631730v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Colleter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2023.01.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775165v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Correia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Melo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2022.100093" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460670v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Tellez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.22063" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtl.2021.100040" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452252v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trb.2020.11.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geovanny Osorio Montoya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1768435" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296076v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tricoire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.09.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-017-0114-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Eskandarpour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dejax" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2019.1696488" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591618v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13042-017-0713-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768291v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2018.03.020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813905v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;ret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Mendoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-018-0130-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2016.11.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068305v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trentini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0085-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quirion-Blais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Langevin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tr&#233;panier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21759" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Miemczyk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.01.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578540v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie N. Parragh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2013.17" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Feillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Quadri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ropke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.08.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT1ZBFV2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859053v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2013.07.020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTJXC8GB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2013.01.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4QXGWXJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799674v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.1120.0432" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568842v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Nga Thanh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2010.09.025" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GTP80ZG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530637v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2010.09.007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7PKLGH5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308588v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.10.017" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2D6K2X7Q-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232556v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vial" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021845931805" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R9LR60QM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232542v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii E. Nesterov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556789908805753" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525251v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athana&#235;l Jousselin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Spitzer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559591v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awen Jacq-Baudet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Montero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pierre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996663v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Agius" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973646v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lahrichi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I Restrepo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193559v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973635v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar H. Ariztegui Beltran" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero-Rueda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688743v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35090/gatech/11081" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996742v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976538v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973543v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987613v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010521v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leonardo Cort&#233;s-Murcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Javier Guerrero Rueda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Restrepo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973584v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019795v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irnich Stefan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976507v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326133v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Naufal Daffa'Ulhaq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010510v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996764v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984997v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663214v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741385v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S Shibasaki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Restrepo Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597207v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595211v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui S. Shibasaki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666825v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709753v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595223v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346625v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369540v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212448v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491381v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176359v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499191v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285359v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285324v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285166v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285437v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367987v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285392v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368019v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986181v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127950v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925330v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448056v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grimault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882752v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517258v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591632v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agri N. U. Permadi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689385v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760353v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127942v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433652v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2016.03.039" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433644v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45940-0_33" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127936v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127934v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314741v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517251v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hewitt Mike" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169614v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154610v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232434v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kunal Kumar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Javier Clavijo Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Augusto Tellez Sanchez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gupt&#225;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154654v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154621v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perraudin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154633v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127929v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946511v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946460v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062892v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gonguet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Charpentier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeannenot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946377v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Ha" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062862v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021929v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819183v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brunel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801187v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849864v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672026v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672033v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tlahig" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672016v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672020v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725239v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861728v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672008v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725234v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672011v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597066v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568880v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529948v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568886v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00529945v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385877v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569238v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bellenguez-Morineau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pavageau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Poncelet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385870v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Valentina Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Alberto Amaya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Velasco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385874v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623475v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gueret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385866v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568857v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569021v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568860v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569017v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marhadour" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569099v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569101v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569217v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569221v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569228v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563858v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00555051v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01157798v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>