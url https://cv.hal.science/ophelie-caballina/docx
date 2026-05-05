--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -2359,407 +2359,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features of droplet evaporation located on the thin VO2 film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drop impact in the regime of film boiling : transient evolution of the heat transfer and the vapor film thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariia Aleksandrovych</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ophelie Caballina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermophysics 2019 and REFRA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Smolenice, Slovakia</w:t>
+              <w:t xml:space="preserve">29th Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440420v1</w:t>
+                <w:t xml:space="preserve">hal-02388412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation of a sessile droplet resting on a thin vanadium dioxide film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Features of droplet evaporation located on the thin VO2 film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariia Aleksandrovych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Caballina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali A Belarouci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergii Burian</w:t>
+                <w:t xml:space="preserve">S. Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMOPHYSICS 2019: 24th International Meeting of Thermophysics and 20th Conference REFRA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermophysics 2019 and REFRA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Smolenice, Slovakia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400034v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drop impact in the regime of film boiling : transient evolution of the heat transfer and the vapor film thickness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaporation of a sessile droplet resting on a thin vanadium dioxide film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariia Aleksandrovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali A Belarouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Caballina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergii Burian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">THERMOPHYSICS 2019: 24th International Meeting of Thermophysics and 20th Conference REFRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Smolenice, Slovakia. pp.020001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5132720⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388412v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure PLIF résolues dans le temps du champ de température à l'intérieur d'une goutte au cours de l'impact sur une paroi chaude</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures instantanées par fluorescence induite par plan laser et thermographie infra-rouge des transferts de chaleur pour une goutte impactant une paroi en régime d’ébullition en film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Caballina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,51 +3363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Castanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Caballina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3761,51 +3761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potaufeux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caballina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191726v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos N Markides" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y T Aksoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eneren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2023.111023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03420-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03175-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5059388" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2375-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rueda Villegas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01499165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.09.064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Senoner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015013386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2142-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dunand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1489-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Srivastava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Aleksandrovych" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Belarouci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Burian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132720" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388412v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01863903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01874056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01863893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gradeck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009574" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05415527v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Potaufeux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Caballina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Czerwiec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Castanet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2025.128069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191726v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Wiedemann-Fod&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876985v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Collignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Caballina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lemoine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos N Markides" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123690" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274793v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y T Aksoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Eneren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Garc&#237;a-Wong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Czerwiec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2023.111023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648578v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Collignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-022-03420-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-021-03175-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0551" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chaze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120126" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01872402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pierson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.08.069" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388404v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5059388" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723304v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-017-2375-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rueda Villegas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tanguy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2016.08.105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01499165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2015.09.064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Senoner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2015013386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01570438v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-016-2142-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01430701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dunand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-013-1489-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03516945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Srivastava" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Caballina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440420v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariia Aleksandrovych" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Burian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400034v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali A Belarouci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergii Burian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5132720" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01863903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01874056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01863893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740935v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gradeck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01444401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.min.009574" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>