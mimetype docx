--- v0 (2026-03-27)
+++ v1 (2026-04-25)
@@ -100,533 +100,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques d’enseignement dans le supérieur pendant les confinements et leur persistance</w:t>
+                <w:t xml:space="preserve">Evaluating the Impact of Time-to-Collision Constraint and Head Gaze on Usability for Robot Navigation in a Corridor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dms.9025⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (6), pp.965-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2023.3314894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173048v1</w:t>
+                <w:t xml:space="preserve">hal-04240696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
+                <w:t xml:space="preserve">Les pratiques d’enseignement dans le supérieur pendant les confinements et leur persistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Terrier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/s13423-023-02276-4⟩</w:t>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, [En ligne] (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.9025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759041v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pédagogique plus active pour améliorer la mémorisation des fonctions de la chimie organique en licence 1</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viviane Boutin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.2397-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-023-02276-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331082v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of Time-to-Collision Constraint and Head Gaze on Usability for Robot Navigation in a Corridor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche pédagogique plus active pour améliorer la mémorisation des fonctions de la chimie organique en licence 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Clodic</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Frédéric Hapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240696v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de vérité induit par la répétition : revue critique de l'hypothèse de la familiarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119 (3), pp.397-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -660,51 +660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal structure and flexibility in distance work and learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowing Which Day of the Week it is: Temporal Structure and Dynamics of Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -846,90 +846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustement temporel à la dynamique des situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (2), pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -954,77 +954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour la conception d'interfaces : les interfaces écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (2), pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1049,51 +1049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la complexité temporelle dans le contrôle d'un micro-monde dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1176,64 +1176,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement hybride ou à distance pendant les confinements: Quelles évolutions des pratiques de développement professionnel des enseignants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études. L’hybridation des enseignements à l’université : au-delà de l’impact sur l’apprentissages des étudiants, un levier de développement professionnel pédagogique des enseignants?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU Section France, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1297,64 +1297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Belhassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Nanjing, China. </w:t>
@@ -1418,64 +1418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1558,77 +1558,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure and Conspiracism: The Truth Effect in a Survey of Conspiracism in the French Public Opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1653,77 +1653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence and Misattribution in the Truth Effect: Moderator Effects of Attention Division and Source Credibility Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1780,90 +1780,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1914,51 +1914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Assessment in the Anaesthesia Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation et pilotage de l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2162,77 +2162,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants de l'université d'Artois, les pratiques enseignantes et le confinement Résumé des résultats de l'enquête de juillet 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,77 +2276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetition-Induced Conspiracism? Initial Evidence from Analyses of Two Large-Scale Surveys of the French General Public on Conspiracism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2533,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.102.3.893-902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01906101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333626" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neyns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.102.3.893-902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01906101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333626" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neyns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>