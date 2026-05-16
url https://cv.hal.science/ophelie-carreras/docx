--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -100,533 +100,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of Time-to-Collision Constraint and Head Gaze on Usability for Robot Navigation in a Corridor</w:t>
+                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+                <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Compan</w:t>
+                <w:t xml:space="preserve">Mathias Rihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Caroux</w:t>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Clodic</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrice Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/THMS.2023.3314894⟩</w:t>
+              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.2397-2406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13423-023-02276-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240696v1</w:t>
+                <w:t xml:space="preserve">hal-03759041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d’enseignement dans le supérieur pendant les confinements et leur persistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, [En ligne] (42), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dms.9025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition could increase the perceived truth of conspiracy theories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une approche pédagogique plus active pour améliorer la mémorisation des fonctions de la chimie organique en licence 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Béna</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Terrier</w:t>
+                <w:t xml:space="preserve">Viviane Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Annales de QPES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759041v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pédagogique plus active pour améliorer la mémorisation des fonctions de la chimie organique en licence 1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the Impact of Time-to-Collision Constraint and Head Gaze on Usability for Robot Navigation in a Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Buisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Compan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Caroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hapiot</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de QPES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (6), pp.965-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2023.3314894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331082v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de vérité induit par la répétition : revue critique de l'hypothèse de la familiarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119 (3), pp.397-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -660,51 +660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal structure and flexibility in distance work and learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -742,51 +742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowing Which Day of the Week it is: Temporal Structure and Dynamics of Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -846,90 +846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajustement temporel à la dynamique des situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (2), pp.119-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -954,77 +954,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre théorique pour la conception d'interfaces : les interfaces écologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (2), pp.153-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1049,51 +1049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction de la complexité temporelle dans le contrôle d'un micro-monde dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Valax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1176,64 +1176,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignement hybride ou à distance pendant les confinements: Quelles évolutions des pratiques de développement professionnel des enseignants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études. L’hybridation des enseignements à l’université : au-delà de l’impact sur l’apprentissages des étudiants, un levier de développement professionnel pédagogique des enseignants?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPU Section France, Mar 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1297,64 +1297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Vrignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Belhassein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Nanjing, China. </w:t>
@@ -1418,64 +1418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamoun Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Paubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1558,77 +1558,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure and Conspiracism: The Truth Effect in a Survey of Conspiracism in the French Public Opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1653,77 +1653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondence and Misattribution in the Truth Effect: Moderator Effects of Attention Division and Source Credibility Manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Convention of Psychological Science (ICPS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1780,90 +1780,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotics, Artificial Intelligence and Humans: A Roadmap, or A Cheat Sheet (or Both?)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaelle Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1914,51 +1914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Assessment in the Anaesthesia Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Planes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2035,51 +2035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation et pilotage de l'irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederick F. Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2162,77 +2162,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants de l'université d'Artois, les pratiques enseignantes et le confinement Résumé des résultats de l'enquête de juillet 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Heulot-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,77 +2276,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetition-Induced Conspiracism? Initial Evidence from Analyses of Two Large-Scale Surveys of the French General Public on Conspiracism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Béna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Terrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2533,51 +2533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.102.3.893-902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01906101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333626" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neyns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759041v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my B&#233;na" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rihet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Carreras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Terrier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-023-02276-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173048v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Couturier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04331082v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boutin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Compan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2023.3314894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025574v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.193.0397" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628387v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Valax" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.102.3.893-902" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806633v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01906101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Devin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vrignaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Belhassein" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2018.8525785" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628249v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoun Gharbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Paubel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2015.7333626" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911915v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911913v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04669136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cochet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628367v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neyns" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Planes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/38564" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick F. Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/37220.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03192749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Heulot-Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boussemart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02304307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>