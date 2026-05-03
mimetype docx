--- v0 (2026-03-24)
+++ v1 (2026-05-03)
@@ -446,278 +446,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saanen and Alpine goats experience neophobia when offered novel feeds</w:t>
+                <w:t xml:space="preserve">Key determinants of adaptive strategies of goats to a 2-day nutritional challenge during early lactation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+                <w:t xml:space="preserve">Marcelo Gindri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ginane</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230, pp.107170. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344017v1</w:t>
+                <w:t xml:space="preserve">hal-04594261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key determinants of adaptive strategies of goats to a 2-day nutritional challenge during early lactation</w:t>
+                <w:t xml:space="preserve">Saanen and Alpine goats experience neophobia when offered novel feeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Gindri</w:t>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+                <w:t xml:space="preserve">Cécile Ginane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Larsen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18, </w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.107170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2023.107170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594261v1</w:t>
+                <w:t xml:space="preserve">hal-04344017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of parity and week after calving on the metabolic, redox and immune status of dairy cows</w:t>
               </w:r>
@@ -1088,348 +1088,1972 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La hiérarchie sociale établie aux abreuvoirs à l'épreuve des regroupements chez les vaches laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellynn Nizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Le Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idele; INRAE, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La supplémentation en vitamine E ou en extraits de plantes en peripartum contribue à réguler la réponse immunitaire des vaches laitières suite à des stimulations ex vivo du système immunitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04918424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on redox and immune status in early lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">With acceptable numbers of drinkers, short-term water restrictions affect time budgets but do not limit water intake for lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellynn Nizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hurtaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International conference on the welfare assessment of animals at farm level (WAFL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2024, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of parity on metabolism, redox status and cytokines in early lactating dairy cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Corset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Remot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Philau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Poton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extrusion des protéagineux modifie la dégradation dans le rumen et la digestibilité intestinale de l’azote, de la lysine et des composés de Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilité individuelle du comportement alimentaire de chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Blavy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birte L. Nielsen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">49ème colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de l'extrusion sur la dégradabilité de l'azote de mélanges à base de féverole ou lupin et effet de la distribution granulométrique des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variabilidad individual de la acidosis ruminal en cabras lecheras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Castro-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Caja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIDA (2017), 17. Jornadas obre Produccion Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumen cannulas vs. wireless bolus sensors for monitoring rumen pH and temperature changes in dairy goats fed control and acidogenic diets in early lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Castro-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. DairyCare Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Zadar, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations individuelles du comportement d’ingestion d'un ruminant. Application au phénotypage de chèvres laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Eymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e Journées 3R - Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France. pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnalité des chevrettes Alpine et Saanen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans H.W. Erhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Favreau-Peigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Dhumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioural strategies of dairy goats fed an acidogenic diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desnoyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morand-Fehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar of the FAO-CIHEAM Sub-Network on: Nutritional and Foraging Ecology of Sheep and Goats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of supplementation with vitamin E or plant extracts on immune and mammary epithelium integrity after a LPS challenge in lactating dairy cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamila Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Florence, Italy. Wageningen Academic Publishers, ​​Annual Meeting of the European Association for Animal Production, 34, pp.603, 2024, Book of abstracts of the 75th annual meeting of the european federation of animal science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age et statut immunitaire chez le jeune veau laitier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Dietlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Le Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of metabolic and immune biomarkers between primiparous and multiparous dairy cows during the peripartum period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Corset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1451,853 +3075,853 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Philau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Remot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ottawa, Canada. , Journal of Dairy Science, 106 (supplement 1), pp.231-232, 2023, Abstracts of the 2023 American Dairy Science Association® Annual Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'extrusion sur la dégradation de l'azote de mélanges à base de féverole ou lupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Mendowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Noziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants (3R 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Paris, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la surface du sol sur le comportement de repos des chèvres laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marjorie Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la Société Française pour l’Etude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lille, France. , pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual differences in feeding behaviour of dairy goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Cellier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blavy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birte L. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Congress of the ISAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response to an oral drench of propylene glycol is modified in dairy goats previously fed straw for two days compared to control fed goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N.C. Friggens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Clermont-Ferrand, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Advances in Animal Biosciences, 9 (3), 2018, 10th. International Symposium on the Nutrition of Herbivores (ISNH10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of rumen acidosis and intake behavior of dairy goats submitted to a dietary acidogenic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Castro-Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Caja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADSA-ASAS Joint Anuual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pittsburgh, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on évaluer le stress chronique en dosant le cortisol dans le poil des chèvres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew A. A. Ponter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01442707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des paramètres fermentaires obtenus par sonde œsophagienne et par canule ruminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2329,96 +3953,96 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph-Alexandre J.-A. Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 22, 2015, 22èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations individuelles du comportement d'ingestion d'un ruminant. Application au phénotypage de chèvres laitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Giger-Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2440,1493 +4064,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Dhumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Eymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Duvaux-Ponter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres Recherches Ruminants</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739483v1</w:t>
-              </w:r>
-[...1393 lines deleted...]
-                <w:t xml:space="preserve">hal-01173517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4073,51 +4302,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellynn Nizzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107170" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K37Q6JMS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Mendowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840974v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Castro-Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Caja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742333v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508151v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05563486v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Dhumez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lamberton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805586v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Giger-Reverdin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre J.-A. Tessier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Dhumez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Eymard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04951257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellynn Nizzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04594261v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Gindri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Larsen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101153" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Favreau-Peign&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H.W. Erhard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2023.107170" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Corset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Remot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Poton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Philau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24706" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Mart&#237;n-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2022.100006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356572v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Serment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmidely" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Broudiscou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7076" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K37Q6JMS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109076v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Croizier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04918424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Remot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lemarchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715692v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chapoutot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Mendowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chesneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Cellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duvaux-Ponter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blavy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L. Nielsen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734289v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Germain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Castro-Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Caja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Alexandre Tessier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590021v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173517v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desnoyers" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713970v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Reis Santos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137155v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dietlin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Thomas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03934789v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313095v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birte L Nielsen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-02320883v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737536v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://symposium.inra.fr/isnh2018/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840974v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Roussel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>