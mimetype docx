--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,165 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ophelie Fovet </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">ophelie-fovet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2359-000X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">160373832</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-7809-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -186,4226 +195,4226 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in nutrient and organic matter concentrations during hydrological fragmentation of an intermittent temperate catchment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dupas</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jaffrezic</w:t>
+                <w:t xml:space="preserve">Guillaume Bouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-025-01247-2⟩</w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370583v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial variability in nutrient and organic matter concentrations during hydrological fragmentation of an intermittent temperate catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Cotel</w:t>
+                <w:t xml:space="preserve">Andrés Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fourtet</w:t>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 88 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-025-01247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-05168145v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Soil Moisture Using Drones: Challenges and Opportunities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Buysse</w:t>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Peres</w:t>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/engproc2025094018⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (12), pp.2615-2631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05223586v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05168145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin de la Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the hydrological consistency of a process-based solute-transport model by simultaneous calibration of streamflow and stream concentrations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping Soil Moisture Using Drones: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Díaz-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-127-2025⟩</w:t>
+              <w:t xml:space="preserve">Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025094018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015917v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Hydrological Modeling with Bias-Corrected Satellite Weather Data in Data-Scarce Catchments: A Comparative Analysis of SWAT and GR4J Models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the hydrological consistency of a process-based solute-transport model by simultaneous calibration of streamflow and stream concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Ait Brahim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2025.1582589⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.127-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-127-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093102v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Hydrological Modeling with Bias-Corrected Satellite Weather Data in Data-Scarce Catchments: A Comparative Analysis of SWAT and GR4J Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+                <w:t xml:space="preserve">Youness Hrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ait Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2025.1582589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383209v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes of dissolved organic matter during high flow events in headwater catchments along a gradient of climate and land use</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marine Liotaud</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.272⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790687v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">Compositional changes of dissolved organic matter during high flow events in headwater catchments along a gradient of climate and land use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Biron</w:t>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Nord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (G1), pp.157-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684686v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Floury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colin Fourtet</w:t>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-4309-2024⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04720878v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (18), pp.4309-4329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-4309-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04669650v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04720878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to assess future water-resource under climate change in northern Morocco using hydro-climatic modelling and water-withdrawal scenarios</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karima Sebari</w:t>
+                <w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04166133v1</w:t>
+                <w:t xml:space="preserve">hal-04669650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Kuppel</w:t>
+                <w:t xml:space="preserve">A framework to assess future water-resource under climate change in northern Morocco using hydro-climatic modelling and water-withdrawal scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Braud</w:t>
+                <w:t xml:space="preserve">Guillaume Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pasquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Karima Sebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.101465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2023.101465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344295v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Exploring the Critical Zone Heterogeneity and the Hydrological Diversity Using an Integrated Ecohydrological Model in Three Contrasted Long‐Term Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128907⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023WR035672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03899923v1</w:t>
+                <w:t xml:space="preserve">hal-04344295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess water quality change in temperate headwater catchments of western Europe under climate change: examples and perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice H. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 617 (Part A), pp.128907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03940413v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03899923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early assessment of effects of dam removal on abiotic fluxes of the Selune River, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">How to assess water quality change in temperate headwater catchments of western Europe under climate change: examples and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1231721⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (S1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04182359v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in precipitation and discharge in a Mediterranean catchment as a response to climate change and human activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Early assessment of effects of dam removal on abiotic fluxes of the Selune River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water and Climate Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1231721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1231721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wcc.2022.074⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04048045v1</w:t>
+                <w:t xml:space="preserve">insu-04182359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs d’observation pour le suivi des flux de phosphore dans un petit cours d’eau en contexte agricole</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Changes in precipitation and discharge in a Mediterranean catchment as a response to climate change and human activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sebari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Water and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.3253-3273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wcc.2022.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03810280v1</w:t>
+                <w:t xml:space="preserve">hal-04048045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating solute travel times from time series of nitrate concentration in groundwater: Application to a small agricultural catchment in Brittany, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dispositifs d’observation pour le suivi des flux de phosphore dans un petit cours d’eau en contexte agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sekhar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Carteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Casanova Gonzalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128390⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775913v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining passive and active distributed temperature sensing measurements to locate and quantify groundwater discharge variability into a headwater stream</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating solute travel times from time series of nitrate concentration in groundwater: Application to a small agricultural catchment in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+                <w:t xml:space="preserve">Baibaswata Bhaduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+                <w:t xml:space="preserve">M Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Le Lay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (5), pp.1459-1479. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 613, pp.128390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-26-1459-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03610435v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a simple model based on two mixing reservoirs able to reproduce the intra-annual dynamics of DOC and NO3 stream concentrations in an agricultural headwater catchment?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining passive and active distributed temperature sensing measurements to locate and quantify groundwater discharge variability into a headwater stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hrachowitz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148715⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (5), pp.1459-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-1459-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319668v1</w:t>
+                <w:t xml:space="preserve">insu-03610435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal controls of C-N-P dynamics across headwater catchments of a temperate agricultural region from public data analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Is a simple model based on two mixing reservoirs able to reproduce the intra-annual dynamics of DOC and NO3 stream concentrations in an agricultural headwater catchment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hrachowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 794, pp.148715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-25-2491-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03266520v1</w:t>
+                <w:t xml:space="preserve">hal-03319668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal controls of C-N-P dynamics across headwater catchments of a temperate agricultural region from public data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+                <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (4), pp.e1523. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (5), pp.2491-2511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-2491-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223974v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dupas</w:t>
+                <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ehrhardt</w:t>
+                <w:t xml:space="preserve">Axel Belemtougri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Musolff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134190v1</w:t>
+                <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Frei</w:t>
+                <w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dupas</w:t>
+                <w:t xml:space="preserve">Sophie Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen Gu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Musolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.115011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02413216v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dams on river water‐quality signatures at event and seasonal scales: The Sélune River (France) case study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3618⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (200), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059914v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate removal and young stream water fractions at the catchment scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of dams on river water‐quality signatures at event and seasonal scales: The Sélune River (France) case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Li Li</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (7), pp.1267-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.13781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03185039v1</w:t>
+                <w:t xml:space="preserve">hal-03059914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dissolved organic matter in headwaters: comparison of headwater streams with contrasting DOM and nutrient composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Nitrate removal and young stream water fractions at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Benettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Evans</w:t>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82 (2), </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.2725-2738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-020-0704-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190869v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dynamics of dissolved organic matter in headwaters: comparison of headwater streams with contrasting DOM and nutrient composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+                <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faucheux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Davey Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Evans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-020-0704-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02917885v1</w:t>
+                <w:t xml:space="preserve">hal-03190869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of landscape units within catchments influences nutrient export dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00043⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160144v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02917885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Distribution of landscape units within catchments influences nutrient export dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin W Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (43), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated climate-chemical indicators of diffuse pollution from land to water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Jordan</w:t>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bechmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mairead M. Shore</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19143-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621827v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting suspended sediment export in two small agricultural catchments: Cross-influence of hydrological behaviour and landscape degradation or stream bank management</w:t>
               </w:r>
@@ -4417,64 +4426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vongvixay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4525,103 +4534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t>
@@ -4659,90 +4668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and seasonality of river nutrients in agricultural catchments: 18 years of weekly citizen science in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4845,51 +4854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 560, pp.275-288. </w:t>
@@ -4921,2919 +4930,3053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01728980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t>
+                <w:t xml:space="preserve">Integrated climate-chemical indicators of diffuse pollution from land to water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Abbott</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Per-Erik Mellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay P. Zarnetske</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florentina Moatar</w:t>
+                <w:t xml:space="preserve">Phil Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lou Barbe</w:t>
+                <w:t xml:space="preserve">Marianne Bechmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairead M. Shore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19143-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01674523v1</w:t>
+                <w:t xml:space="preserve">hal-02621827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of scientific questions over 50 years in the Kervidy-Naizin catchment: from catchment hydrology to integrated studies of biogeochemical cycles and agroecosystems in a rural landscape</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay P. Zarnetske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18172/cig.3383⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.296-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01689865v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01674523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mesure environnementale à sa diffusion : mise en place d’une chaîne de traitement modulaire et générique pour les données de l’Observatoire de Recherche en Environnement AgrHyS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evolution of scientific questions over 50 years in the Kervidy-Naizin catchment: from catchment hydrology to integrated studies of biogeochemical cycles and agroecosystems in a rural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (2), pp.535-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18172/cig.3383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392180v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01689865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure en continu de la concentration en matières en suspension dans des petits cours d’eau par turbidimétrie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">De la mesure environnementale à sa diffusion : mise en place d’une chaîne de traitement modulaire et générique pour les données de l’Observatoire de Recherche en Environnement AgrHyS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 93, 15 p</w:t>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280952v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of dissolved phosphorus from riparian wetlands: Evidence for complex interactions among hydroclimate variability, topography and soil properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure en continu de la concentration en matières en suspension dans des petits cours d’eau par turbidimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01515474v1</w:t>
+                <w:t xml:space="preserve">hal-03280952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Release of dissolved phosphorus from riparian wetlands: Evidence for complex interactions among hydroclimate variability, topography and soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Per-Erik Mellander</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia C. Rumpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 598, pp.421-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377287v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01515474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones humides ripariennes, puits ou sources de phosphore dans les paysages agricoles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sen Gu</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Erik Mellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.hs.09⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (9), pp.7590--7606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01617122v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mobilisation and delivery processes on contrasting dissolved nitrogen and phosphorus exports in groundwater fed catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les zones humides ripariennes, puits ou sources de phosphore dans les paysages agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eoin B. Mcaleer</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.091⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 HS, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.hs.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625692v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01617122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit timesthe link between hydrology and water quality at the catchment scale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The role of mobilisation and delivery processes on contrasting dissolved nitrogen and phosphorus exports in groundwater fed catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Erik Mellander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J. K. Howden</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin B. Mcaleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, pp.1275-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wat2.1155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01605009v1</w:t>
+                <w:t xml:space="preserve">hal-02625692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit time distributions, legacy contamination and variability in biogeochemical 1/f(alpha) scaling: how are hydrological response dynamics linked to water quality at the catchment scale?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Transit timesthe link between hydrology and water quality at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Benettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris M. van Breukelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J. K. Howden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (5), pp.629-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.10546⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01461108v1</w:t>
+                <w:t xml:space="preserve">hal-01605009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing knowledge on temporal dynamics from long-term monitored basins for neighbouring sites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Transit time distributions, legacy contamination and variability in biogeochemical 1/f(alpha) scaling: how are hydrological response dynamics linked to water quality at the catchment scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert H. G. Savenije</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-366-179-2015⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (25), pp.5241-5256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.10546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01222421v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using long time series of agricultural-derived nitrates for estimating catchment transit times</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Valuing knowledge on temporal dynamics from long-term monitored basins for neighbouring sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.030⟩</w:t>
+              <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 366, pp.179-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-366-179-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01113084v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying seasonal patterns of phosphorus storm dynamics with dynamic time warping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Using long time series of agricultural-derived nitrates for estimating catchment transit times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Molenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sekhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015WR017338⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.603-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01228397v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01113084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological hysteresis and its value for assessing process consistency in catchment conceptual models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Identifying seasonal patterns of phosphorus storm dynamics with dynamic time warping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-105-2015⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (11), pp.8868-8882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015WR017338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461076v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01228397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry-season length and runoff control annual variability in stream DOC dynamics in a small, shallowgroundwater-dominated agricultural watershed</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Hydrological hysteresis and its value for assessing process consistency in catchment conceptual models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Durand</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015WR017336⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (1), pp.105-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-105-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01201852v2</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures in situ et à haute fréquence de la chimie d’un cours d’eau par spectrophotométrie UV-visible</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dry-season length and runoff control annual variability in stream DOC dynamics in a small, shallowgroundwater-dominated agricultural watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (10), pp.7860-7877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015WR017336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219005v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01201852v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process consistency in models: The importance of system signatures, expert knowledge, and process complexity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mesures in situ et à haute fréquence de la chimie d’un cours d’eau par spectrophotométrie UV-visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82 (2), pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209255v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sand dunes: diverse, dynamic, in danger?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Process consistency in models: The importance of system signatures, expert knowledge, and process complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hrachowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Euser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gharari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (9), pp.7445 - 7469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR015484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01722407v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control of algae detachment in regulated canal networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Sand dunes: diverse, dynamic, in danger?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Genthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Coastal dunes management strategies and practices. Perspectives and case studies, 33, pp.84-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/hydro.2013.166⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01209138v1</w:t>
+                <w:t xml:space="preserve">halshs-01722407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbidity management during flushing-flows: a model for open-loop control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Adaptive control of algae detachment in regulated canal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Genthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.12.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (2), pp.321 - 334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/hydro.2013.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02600078v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for fixed algae management in open channels using flushing flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Turbidity management during flushing-flows: a model for open-loop control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.1495⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598441v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A model for fixed algae management in open channels using flushing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (7), pp.960-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.1495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling Periphyton in irrigation canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 221 (8), pp.1153-1161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7843,6174 +7986,6442 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projected dynamics of groundwater-dependent ecosystems in alpine headwaters under climate change: an application of the HydroModPy framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Abhervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What have we learnt from high-frequency monitoring when increasing the number of years and solutes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International High Temporal Resolution Water Quality Monitoring and Analysis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, James Hutton Institute, Jun 2024, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in C-N-P concentrations during the fragmentation of an intermittent stream in a temperate agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosoil Union, Apr 2024, VIENNE, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the landscape heterogeneity and the hydrological diversity in three contrasted observatories of the French critical zone research infrastructure OZCAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SO FAIR - A generic tool for publishing observation data within an ecosystem of interoperable services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Squividant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO-OZCAR conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TERENO and OZCAR research networks, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate and phosphorus export dynamics during the extreme storm events of the future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERENO conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and ecohydrological modeling of the water cycle in three contrasting long term observatories (OZCAR network, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Pasquet</w:t>
+                <w:t xml:space="preserve">Are there more than two end-members contributing to storm-events in small head-water catchments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. TERERNO-OZCAR Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356753v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04083300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there more than two end-members contributing to storm-events in small head-water catchments?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Floury</w:t>
+                <w:t xml:space="preserve">Integrated and ecohydrological modeling of the water cycle in three contrasting long term observatories (OZCAR network, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. TERERNO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04083300v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and water quality responses in agricultural catchments with high legacy storages of nutrients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecohydrological modeling in three contrasted watersheds from OZCAR research infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journées de Modélisation des Surfaces Continentales (JMSC2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousseynou Ka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecohydrological modeling in three contrasted watersheds from OZCAR research infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the composition of dissolved organic matter during rain events; in search of genericity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. OZCAR TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-6532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release and transport dynamics of colloidal phosphorus in a small agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-7684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01767749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Thelusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388725v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309213v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01388725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01308187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du fonctionnement de la zone critique en petit bassin agricole : déploiement d’instruments innovants pour lever les verrous de connaissance identifiés à partir d’un monitoring long-terme et multi-disciplinaire – Le projet Critex sur l’ORE AgrHyS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01388082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous DOM and dissolved phosphorus release in riparian soil waters: linking water table fluctuations and biogeochemical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H14E-05</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Modelling of the Long-term Effect of Changing Agriculture on Nitrate Concentrations in Groundwater and Streams in Small Experimental subsurface dominant watersheds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). Munich, DEU., Apr 2013, Vienne, France. pp.EGU2013-8989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time high frequency monitoring of water quality in river streams using a UV-visible spectrometer: interest, limits and consequences for monitoring strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00853235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments: a comprehensive modeling approach to the annual dynamics of stream DOC concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Multidisciplinary Conference on Hydrology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00952976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of algae detachment in regulated canal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Yokohama, Japan. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of flushing-flows in Open-Channel for Fixed Algae Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Environmental Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Athenes, Greece. pp.1119-1124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic mangement of filamentous algae in open-channel networks : case study in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Baume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Science and 7th 7th ISE &amp; 8th HIC Conference,, Information Technologies for Sustainable Management of Aquatic Ecosystems, a joint meeting of the 7th Symposium on Ecohydraulics and 8th Conference on Hydroinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Concepcion, Chile. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (22)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A modelling approach to disentangle DOC release processes from riparian wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benny Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-8247, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-8247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05448420v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05575281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific carbon fluxes in rivers from long-term monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Copard</w:t>
+                <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing Critical Zone science, 3ème Conférence internationale OZCAR TERENO 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074842v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">3rd TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530689v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Specific carbon fluxes in rivers from long-term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Crapart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">Advancing Critical Zone science, 3ème Conférence internationale OZCAR TERENO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05397531v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the internal hydrological consistency of a process-based solute-transport model through simultaneous calibration of streamflow and stream concentrations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de Modélisation des Surfaces Continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
+              <w:t xml:space="preserve">3rd OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631861v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
+              <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650720v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216147v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure à haute fréquence de l’oxygène dissous d’une rivière pour le suivi de son métabolisme</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Enhancing the internal hydrological consistency of a process-based solute-transport model through simultaneous calibration of streamflow and stream concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827907v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04631861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347356v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recharge of shallow groundwater in weathered granitic agricultural catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OZCAR-TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2nd TERENO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701351v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Mesure à haute fréquence de l’oxygène dissous d’une rivière pour le suivi de son métabolisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412241v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitation trends and ruptures effect on catchment hydrology and water resources availability for agricultural lands under climate change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pichelin</w:t>
+                <w:t xml:space="preserve">Recharge of shallow groundwater in weathered granitic agricultural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556769v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-hydrological controls on the seasonal variations of NO3 and DOC concentrations in headwater catchments at the regional scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-9039, 2019, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02310865v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of colloid-bound phosphorus in soils: comparing laboratory extraction experiment results with natural soil solution data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+                <w:t xml:space="preserve">Precipitation trends and ruptures effect on catchment hydrology and water resources availability for agricultural lands under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01767757v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method for measuring groundwater flow velocities into streambed sediments at high spatial resolution.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Eco-hydrological controls on the seasonal variations of NO3 and DOC concentrations in headwater catchments at the regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13068, 2018</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-9039, 2019, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01768621v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02310865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of reservoirs on suspended sediments and biogeochemical fluxes over seasonal and storm scales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Release of colloid-bound phosphorus in soils: comparing laboratory extraction experiment results with natural soil solution data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6470, 2018</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8285, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01768368v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01767757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method to quantify groundwater – surface water exchanges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method for measuring groundwater flow velocities into streambed sediments at high spatial resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataline Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-8981-1, 2017</w:t>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13068, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01520910v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01768621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interannual climate variability and spatially heterogeneous improvement of agricultural management impede detection of a decreasing trend in nitrate pollution in an agricultural catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Understanding the effect of reservoirs on suspended sediments and biogeochemical fluxes over seasonal and storm scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-8174-1, 2016</w:t>
+              <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6470, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01309206v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01768368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method to quantify groundwater – surface water exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H43C-1518</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-8981-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01242048v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01520910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Interannual climate variability and spatially heterogeneous improvement of agricultural management impede detection of a decreasing trend in nitrate pollution in an agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-8174-1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163185v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Thelusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H43C-1518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01113731v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01242048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hydro-climatic control of stream dissolved organic carbon in headwater catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01113731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">13 years-long, high frequency monitoring of stream water DOC concentrations in a temperate headwater catchment : controlling factors and implications for DOC sources and DOC transfer processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hydro-climatic controls of stream dissolved organic carbon in headwater catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14020,180 +14431,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des recherches pour une gestion intégrée de la ressource en eau dans les territoires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard, G.; Stengel, P.; Lemaire, G.; Cellier, P.; Valceschini, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Agronomie pour le XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.182-193, 2019, 978-2-7592-2937-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-2938-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14203,159 +14614,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n°18 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/mac0-sx42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14365,1466 +14776,1466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale - flux hydriques, sédimentaires et chimiques - rapport bilan 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIogéochimie de la Zone critique dans les Agro-Hydrosystèmes : approche multi-Elémentaire à très Haute Résolution temporelle (BIZAHRE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - rapport bilan 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023, 2 p</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04681358v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - rapport bilan 2022-2023</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">BIogéochimie de la Zone critique dans les Agro-Hydrosystèmes : approche multi-Elémentaire à très Haute Résolution temporelle (BIZAHRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839983v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase « Post-Travaux d'arasement » Rapport bilan 2022-2023 Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'observatoire ORE AgrHyS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase travaux d'arasement. Rapport bilan 2019-2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Stubbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - Rapport bilan 2021-2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Sélune. Phase « Travaux d'arasement » Rapport bilan 2021-2022. Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase pré-arasement. Rapport bilan 2018-2019]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2020, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilités spatiales et temporelles des concentrations et flux en carbone, azote et phosphore : analyse des observations sur les têtes de bassin versant de Bretagne Projet ADAM -« Qualité de l'eau : analyse des données et proposition de surveillance en Bretagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRAE; Université de Tours (UT), Tours, FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase pré-arasement. Rapport bilan 2017-2018]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2019, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase pré-arasement. Rapport bilan 2016-2017]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale : Flux hydriques, sédimentaires et chimiques [Rapport bilan 2013-2015 - Programme Sélune Phase pré-arasement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine Normandie (AESN). 2016, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03403486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALGEQUEAU Algues régulation hydraulique et gestion de la qualité de l'eau en canux, ANR, PRECODD2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hugodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15834,114 +16245,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des développements d'algues benthiques en canaux : modèles pour des stratégies de régulation hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Systèmes intégrés en Biologie, Agronomie, Géosciences, Hydrosciences et Environnement, Eaux Continentales et Société, Montpellier SupAgro, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02594648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId394"/>
+      <w:footerReference w:type="default" r:id="rId408"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16009,51 +16420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28DBA4BD"/>
+    <w:nsid w:val="6FB67E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16240,51 +16651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fovet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2359-000X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160373832" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-127-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05093102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1582589" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04166133v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sebari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101465" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940413v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.147" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048045v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2022.074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810280v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Casanova Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art01" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775913v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baibaswata Bhaduri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128390" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319668v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrachowitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148715" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03059914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185039v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Benettin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13781" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190869v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jones" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-0704-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160144v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00043" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jordan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bechmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead M. Shore" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19143-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vongvixay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Antoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.176" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01728980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01689865v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.3383" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Le Henaff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280952v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01617122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.hs.09" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625692v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin B. Mcaleer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.091" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M. van Breukelen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. K. Howden" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1155" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461108v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. G. Savenije" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10546" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHJ3FBDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222421v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-179-2015" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228397v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017338" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461076v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-105-2015" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Euser" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharari" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015484" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722407v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jones" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genthon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2013.166" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TX2XSGK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598441v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1495" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XND7QG8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594645v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.01.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPN2R1V5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681136v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256955v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356753v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899411v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412246v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767749v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853235v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572225v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594646v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468858v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baume" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631861v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827907v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Peltier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701351v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556769v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11333" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767757v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768368v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681358v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707622v2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960468v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381951v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381929v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381879v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403486v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599572v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugodot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594648v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2359-000X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160373832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-127-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05093102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1582589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04166133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sebari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2022.074" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Casanova Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art01" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baibaswata Bhaduri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128390" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrachowitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148715" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03059914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3618" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Benettin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13781" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190869v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-0704-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vongvixay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Antoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.176" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01728980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jordan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bechmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead M. Shore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19143-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01689865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.3383" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Le Henaff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01617122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.hs.09" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625692v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin B. Mcaleer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.091" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M. van Breukelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. K. Howden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1155" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. G. Savenije" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10546" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHJ3FBDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-179-2015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228397v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017338" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-105-2015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219005v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209255v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Euser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015484" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genthon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2013.166" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600078v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TX2XSGK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598441v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1495" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XND7QG8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.01.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPN2R1V5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681136v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256955v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356753v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853235v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594646v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468858v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575281v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Selle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8247" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631861v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827907v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Peltier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11333" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768621v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768368v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520910v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681358v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707622v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960468v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381951v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381929v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381879v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403486v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599572v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugodot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>