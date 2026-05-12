--- v1 (2026-04-08)
+++ v2 (2026-05-12)
@@ -229,1678 +229,1678 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t>
+                <w:t xml:space="preserve">Spatial variability in nutrient and organic matter concentrations during hydrological fragmentation of an intermittent temperate catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Andrés Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Chorin</w:t>
+                <w:t xml:space="preserve">Daniel von Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouger</w:t>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Anne Jaffrezic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inland Waters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-43. </w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 88 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00027-025-01247-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574658v1</w:t>
+                <w:t xml:space="preserve">hal-05370583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability in nutrient and organic matter concentrations during hydrological fragmentation of an intermittent temperate catchment</w:t>
+                <w:t xml:space="preserve">Local environmental drivers override cascade effects on phytoplankton and periphyton along a dammed river continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Casanova</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dupas</w:t>
+                <w:t xml:space="preserve">Caroline Gorzerino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel von Schiller</w:t>
+                <w:t xml:space="preserve">Marion Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Guillaume Bouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Jaffrezic</w:t>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 88 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Inland Waters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-025-01247-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20442041.2026.2644320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370583v1</w:t>
+                <w:t xml:space="preserve">hal-05574658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Cotel</w:t>
+                <w:t xml:space="preserve">Augustin de la Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Fourtet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+                <w:t xml:space="preserve">Laura Pellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
+              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.e149035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05168145v1</w:t>
+                <w:t xml:space="preserve">hal-05095486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of emerging aquatic insects to lateral transfers of Carbon and Nutrients: significance for the integrated landscape budget along a gradient of agricultural pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Mapping Soil Moisture Using Drones: Challenges and Opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Díaz-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bergerot</w:t>
+                <w:t xml:space="preserve">Pauline Buysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin de la Brosse</w:t>
+                <w:t xml:space="preserve">Thibaut Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Pellan</w:t>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARPHA Conference Abstracts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/aca.8.e149035⟩</w:t>
+              <w:t xml:space="preserve">Engineering Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025094018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095486v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Soil Moisture Using Drones: Challenges and Opportunities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the hydrological consistency of a process-based solute-transport model by simultaneous calibration of streamflow and stream concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Díaz-Delgado</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/engproc2025094018⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (1), pp.127-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-127-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223586v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the hydrological consistency of a process-based solute-transport model by simultaneous calibration of streamflow and stream concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Hydrological Modeling with Bias-Corrected Satellite Weather Data in Data-Scarce Catchments: A Comparative Analysis of SWAT and GR4J Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Ait Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (1), pp.127-158. </w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-127-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2025.1582589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015917v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Hydrological Modeling with Bias-Corrected Satellite Weather Data in Data-Scarce Catchments: A Comparative Analysis of SWAT and GR4J Models</w:t>
+                <w:t xml:space="preserve">Technical note: High-frequency, multi-elemental stream water monitoring – experiences, feedbacks and suggestions from 7 years of running three French field laboratories (Riverlabs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youness Hrour</w:t>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahra Thomas</w:t>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Ait Brahim</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (12), pp.2615-2631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frwa.2025.1582589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-2615-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093102v1</w:t>
+                <w:t xml:space="preserve">insu-05168145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compositional changes of dissolved organic matter during high flow events in headwater catchments along a gradient of climate and land use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+                <w:t xml:space="preserve">Marine Liotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (G1), pp.157-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383209v1</w:t>
+                <w:t xml:space="preserve">hal-04790687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositional changes of dissolved organic matter during high flow events in headwater catchments along a gradient of climate and land use</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maarten Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Gruau</w:t>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Liotaud</w:t>
+                <w:t xml:space="preserve">Romain Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.272⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 245, pp.108307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790687v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of optical scattering turbidity sensors for a wide range of suspended sediment types and concentrations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Legout</w:t>
+                <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Biron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+                <w:t xml:space="preserve">Paul Floury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108307⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (18), pp.4309-4329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-28-4309-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04684686v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04720878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using high-frequency solute synchronies to determine simple two-end-member mixing in catchments during storm events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Colin Fourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-28-4309-2024⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04720878v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-intensity rainfall following drought triggers extreme nutrient concentrations in a small agricultural catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Effects of large dams on the aquatic food web along a coastal stream with high sediment loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Senga Kiessé</w:t>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Casanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 264, pp.122108. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Frontiers in Ecology and Evolution, 11, pp.1250892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2024.122108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1250892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669650v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to assess future water-resource under climate change in northern Morocco using hydro-climatic modelling and water-withdrawal scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Hrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Sebari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2003,51 +2003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (12), pp.e2023WR035672. </w:t>
@@ -2085,103 +2085,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A French hydrologist’s research for sustainable agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice H. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 617 (Part A), pp.128907. </w:t>
@@ -2217,888 +2217,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03899923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess water quality change in temperate headwater catchments of western Europe under climate change: examples and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early assessment of effects of dam removal on abiotic fluxes of the Selune River, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.147⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1231721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1231721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940413v1</w:t>
+                <w:t xml:space="preserve">insu-04182359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early assessment of effects of dam removal on abiotic fluxes of the Selune River, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">How to assess water quality change in temperate headwater catchments of western Europe under climate change: examples and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Cador</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, pp.1231721. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (S1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2023.1231721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04182359v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in precipitation and discharge in a Mediterranean catchment as a response to climate change and human activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dispositifs d’observation pour le suivi des flux de phosphore dans un petit cours d’eau en contexte agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Carteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrès Casanova Gonzalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water and Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wcc.2022.074⟩</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 01, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048045v1</w:t>
+                <w:t xml:space="preserve">hal-03810280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs d’observation pour le suivi des flux de phosphore dans un petit cours d’eau en contexte agricole</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Estimating solute travel times from time series of nitrate concentration in groundwater: Application to a small agricultural catchment in Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baibaswata Bhaduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/novae-2022-NO-art01⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 613, pp.128390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810280v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating solute travel times from time series of nitrate concentration in groundwater: Application to a small agricultural catchment in Brittany, France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining passive and active distributed temperature sensing measurements to locate and quantify groundwater discharge variability into a headwater stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128390⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (5), pp.1459-1479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-26-1459-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775913v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03610435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining passive and active distributed temperature sensing measurements to locate and quantify groundwater discharge variability into a headwater stream</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in precipitation and discharge in a Mediterranean catchment as a response to climate change and human activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Hrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Sebari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (5), pp.1459-1479. </w:t>
+              <w:t xml:space="preserve">Journal of Water and Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (9), pp.3253-3273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-26-1459-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wcc.2022.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03610435v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a simple model based on two mixing reservoirs able to reproduce the intra-annual dynamics of DOC and NO3 stream concentrations in an agricultural headwater catchment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 794, pp.148715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3145,77 +3145,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal controls of C-N-P dynamics across headwater catchments of a temperate agricultural region from public data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Casquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3266,51 +3266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent rivers and ephemeral streams: Perspectives for critical zone science and research on socio‐ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Belemtougri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,845 +3394,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Frei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (11), pp.115011. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (200), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134190v1</w:t>
+                <w:t xml:space="preserve">insu-02413216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting nutrient incontinence in the Anthropocene at watershed scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dams on river water‐quality signatures at event and seasonal scales: The Sélune River (France) case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Frei</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mamadou Ndom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00200⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (7), pp.1267-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02413216v1</w:t>
+                <w:t xml:space="preserve">hal-03059914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dams on river water‐quality signatures at event and seasonal scales: The Sélune River (France) case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Nitrate removal and young stream water fractions at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Benettin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandrine Pannard</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3618⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (12), pp.2725-2738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059914v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate removal and young stream water fractions at the catchment scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of dissolved organic matter in headwaters: comparison of headwater streams with contrasting DOM and nutrient composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Benettin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Davey Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Li</w:t>
+                <w:t xml:space="preserve">Timothy Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.13781⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-020-0704-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185039v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dissolved organic matter in headwaters: comparison of headwater streams with contrasting DOM and nutrient composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davey Jones</w:t>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Jones</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-020-0704-6⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190869v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02917885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multitemporal Relationships Between the Hydroclimate and Exports of Carbon, Nitrogen, and Phosphorus in a Small Agricultural Watershed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long-term nitrogen retention and transit time distribution in agricultural catchments in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Musolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Faucheux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (7), pp.e2019WR026323. </w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.115011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019WR026323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/abbe47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02917885v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of landscape units within catchments influences nutrient export dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Minaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (43), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,2067 +4260,2067 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+                <w:t xml:space="preserve">Integrated climate-chemical indicators of diffuse pollution from land to water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Per-Erik Mellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
+                <w:t xml:space="preserve">Phil Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Marianne Bechmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mairead M. Shore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-19143-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">hal-02621827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting suspended sediment export in two small agricultural catchments: Cross-influence of hydrological behaviour and landscape degradation or stream bank management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vongvixay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Birgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 29 (5), pp.1385-1396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ldr.2940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability of stream water quality response to storm events captured using high-frequency and multi-parameter data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 559, pp.282-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01713129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and seasonality of river nutrients in agricultural catchments: 18 years of weekly citizen science in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W. Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 624, pp.845-858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recharge processes and vertical transfer investigated through long-term monitoring of dissolved gases in shallow groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique de Montety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Labasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 560, pp.275-288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01728980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated climate-chemical indicators of diffuse pollution from land to water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Jordan</w:t>
+                <w:t xml:space="preserve">Benjamin Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bechmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+                <w:t xml:space="preserve">Jay P. Zarnetske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mairead M. Shore</w:t>
+                <w:t xml:space="preserve">Lou Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.296-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-19143-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621827v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01674523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected spatial stability of water chemistry in headwater stream networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of scientific questions over 50 years in the Kervidy-Naizin catchment: from catchment hydrology to integrated studies of biogeochemical cycles and agroecosystems in a rural landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Abbott</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.12897⟩</w:t>
+              <w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (2), pp.535-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18172/cig.3383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01674523v1</w:t>
+                <w:t xml:space="preserve">insu-01689865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mesure en continu de la concentration en matières en suspension dans des petits cours d’eau par turbidimétrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndom</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, 15 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01944377v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of scientific questions over 50 years in the Kervidy-Naizin catchment: from catchment hydrology to integrated studies of biogeochemical cycles and agroecosystems in a rural landscape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De la mesure environnementale à sa diffusion : mise en place d’une chaîne de traitement modulaire et générique pour les données de l’Observatoire de Recherche en Environnement AgrHyS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de Investigación Geográfica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, 24 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01689865v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mesure environnementale à sa diffusion : mise en place d’une chaîne de traitement modulaire et générique pour les données de l’Observatoire de Recherche en Environnement AgrHyS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">AgrHyS: An Observatory of Response Times in Agro-Hydro Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hamon</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392180v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure en continu de la concentration en matières en suspension dans des petits cours d’eau par turbidimétrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gilliet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03280952v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of dissolved phosphorus from riparian wetlands: Evidence for complex interactions among hydroclimate variability, topography and soil properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Minaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Creme</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Erik Mellander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.028⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (9), pp.7590--7606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01515474v1</w:t>
+                <w:t xml:space="preserve">hal-02377287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear empirical modeling to estimate phosphorus exports using continuous records of turbidity and discharge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les zones humides ripariennes, puits ou sources de phosphore dans les paysages agricoles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Per-Erik Mellander</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017WR020590⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 HS, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.hs.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377287v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01617122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones humides ripariennes, puits ou sources de phosphore dans les paysages agricoles ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The role of mobilisation and delivery processes on contrasting dissolved nitrogen and phosphorus exports in groundwater fed catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Erik Mellander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sen Gu</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eoin B. Mcaleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2017.hs.09⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599, pp.1275-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01617122v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of mobilisation and delivery processes on contrasting dissolved nitrogen and phosphorus exports in groundwater fed catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Release of dissolved phosphorus from riparian wetlands: Evidence for complex interactions among hydroclimate variability, topography and soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia C. Rumpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eoin B. Mcaleer</w:t>
+                <w:t xml:space="preserve">Alexandra Creme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 599, pp.1275-1287. </w:t>
+              <w:t xml:space="preserve">, 2017, 598, pp.421-431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625692v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01515474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit timesthe link between hydrology and water quality at the catchment scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Benettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris M. van Breukelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J. K. Howden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6371,77 +6371,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit time distributions, legacy contamination and variability in biogeochemical 1/f(alpha) scaling: how are hydrological response dynamics linked to water quality at the catchment scale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert H. G. Savenije</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6526,64 +6526,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH publication = International Association of Hydrological Sciences-Association Internationale des Sciences Hydrologiques publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 366, pp.179-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6617,77 +6617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using long time series of agricultural-derived nitrates for estimating catchment transit times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6751,103 +6751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying seasonal patterns of phosphorus storm dynamics with dynamic time warping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tavenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (11), pp.8868-8882. </w:t>
@@ -6885,103 +6885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological hysteresis and its value for assessing process consistency in catchment conceptual models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (1), pp.105-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7041,77 +7041,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (10), pp.7860-7877. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7145,64 +7145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures in situ et à haute fréquence de la chimie d’un cours d’eau par spectrophotométrie UV-visible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82 (2), pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7240,64 +7240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process consistency in models: The importance of system signatures, expert knowledge, and process complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hrachowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Euser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7374,51 +7374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sand dunes: diverse, dynamic, in danger?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Coastal dunes management strategies and practices. Perspectives and case studies, 33, pp.84-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7443,51 +7443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive control of algae detachment in regulated canal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7554,358 +7554,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbidity management during flushing-flows: a model for open-loop control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A model for fixed algae management in open channels using flushing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.12.011⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (7), pp.960-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.1495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600078v1</w:t>
+                <w:t xml:space="preserve">hal-02598441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model for fixed algae management in open channels using flushing flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Turbidity management during flushing-flows: a model for open-loop control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (7), pp.960-972. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.1495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2011.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598441v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Periphyton in irrigation canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lancar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8039,64 +8039,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OZCAR-TERENO (Critical Zone Observatories: Research and Application - Terrestrial Environmental Observatories) Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
@@ -8125,64 +8125,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What have we learnt from high-frequency monitoring when increasing the number of years and solutes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International High Temporal Resolution Water Quality Monitoring and Analysis Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, James Hutton Institute, Jun 2024, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8207,90 +8207,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability in C-N-P concentrations during the fragmentation of an intermittent stream in a temperate agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosoil Union, Apr 2024, VIENNE, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8376,51 +8376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
@@ -8452,795 +8452,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SO FAIR - A generic tool for publishing observation data within an ecosystem of interoperable services</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Nitrate and phosphorus export dynamics during the extreme storm events of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Geneste</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO-OZCAR conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TERENO and OZCAR research networks, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">TERENO conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236491v1</w:t>
+                <w:t xml:space="preserve">hal-04256955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate and phosphorus export dynamics during the extreme storm events of the future</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Are there more than two end-members contributing to storm-events in small head-water catchments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Cotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Floury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERENO conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European geosciences Union, Apr 2023, Vienna, Austria. pp.EGU23-786, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256955v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04083300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there more than two end-members contributing to storm-events in small head-water catchments?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Floury</w:t>
+                <w:t xml:space="preserve">Integrated and ecohydrological modeling of the water cycle in three contrasting long term observatories (OZCAR network, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2. TERERNO-OZCAR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04083300v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated and ecohydrological modeling of the water cycle in three contrasting long term observatories (OZCAR network, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Braud</w:t>
+                <w:t xml:space="preserve">SO FAIR - A generic tool for publishing observation data within an ecosystem of interoperable services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Squividant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Anquetin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pasquet</w:t>
+                <w:t xml:space="preserve">Christophe Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. TERERNO-OZCAR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">TERENO-OZCAR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TERENO and OZCAR research networks, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356753v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and water quality responses in agricultural catchments with high legacy storages of nutrients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+                <w:t xml:space="preserve">Ecohydrological modeling in three contrasted watersheds from OZCAR research infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ackerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes Journées de Modélisation des Surfaces Continentales (JMSC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666519v1</w:t>
+                <w:t xml:space="preserve">hal-03899411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecohydrological modeling in three contrasted watersheds from OZCAR research infrastructure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+                <w:t xml:space="preserve">Climate change and water quality responses in agricultural catchments with high legacy storages of nutrients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées de Modélisation des Surfaces Continentales (JMSC2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Hydrological Sciences, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899411v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hydrological signatures to characterize the hydrological functioning of catchments from the OZCAR French Critical Zone</w:t>
               </w:r>
@@ -9377,77 +9377,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
@@ -9476,90 +9476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9601,77 +9601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of the composition of dissolved organic matter during rain events; in search of genericity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9726,90 +9726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater storage as a major control of seasonal stream water quality dynamics during both base and storm flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9851,77 +9851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release and transport dynamics of colloidal phosphorus in a small agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10095,359 +10095,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
+              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01309213v1</w:t>
+                <w:t xml:space="preserve">insu-01388725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des échanges nappe/rivière sur un petit bassin-versant d’ordre 1 : apport des méthodes de mesures distribuées de température par fibre optique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Characterizing seasonal variability of storm events based on very high frequency monitoring of hydrological and chemical variables: comparing patterns in hot spots and hot moments for nutrient and sediment export</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Thelusma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.295</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-6884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01388725v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01309213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of climate, intra and inter-annual variability, on nutrients emission (C,N, P) in stream water: lessons from an agricultural long term observatory of the temperate zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienne, Austria. pp.EGU2016-10577-1</w:t>
@@ -10476,103 +10476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du fonctionnement de la zone critique en petit bassin agricole : déploiement d’instruments innovants pour lever les verrous de connaissance identifiés à partir d’un monitoring long-terme et multi-disciplinaire – Le projet Critex sur l’ORE AgrHyS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Catherine Pierson-Wickmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25 ème Réunion des sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France, Oct 2016, Caen, France. pp.132</w:t>
@@ -10601,103 +10601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous DOM and dissolved phosphorus release in riparian soil waters: linking water table fluctuations and biogeochemical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Geophysical Union, Dec 2015, San Francisco, United States. pp.H14E-05</w:t>
@@ -10720,415 +10720,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and Modelling of the Long-term Effect of Changing Agriculture on Nitrate Concentrations in Groundwater and Streams in Small Experimental subsurface dominant watersheds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real time high frequency monitoring of water quality in river streams using a UV-visible spectrometer: interest, limits and consequences for monitoring strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Aquilina</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union (EGU). Munich, DEU., Apr 2013, Vienne, France. pp.EGU2013-8989</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853303v1</w:t>
+                <w:t xml:space="preserve">insu-00853235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time high frequency monitoring of water quality in river streams using a UV-visible spectrometer: interest, limits and consequences for monitoring strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments: a comprehensive modeling approach to the annual dynamics of stream DOC concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-9425</w:t>
+              <w:t xml:space="preserve">4th International Multidisciplinary Conference on Hydrology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00853235v1</w:t>
+                <w:t xml:space="preserve">insu-00952976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil control on the spatial variability of DOC concentration in headwater catchments: a comprehensive modeling approach to the annual dynamics of stream DOC concentration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Monitoring and Modelling of the Long-term Effect of Changing Agriculture on Nitrate Concentrations in Groundwater and Streams in Small Experimental subsurface dominant watersheds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Multidisciplinary Conference on Hydrology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Rennes, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU). Munich, DEU., Apr 2013, Vienne, France. pp.EGU2013-8989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00952976v1</w:t>
+                <w:t xml:space="preserve">insu-00853303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of algae detachment in regulated canal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11179,90 +11179,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of flushing-flows in Open-Channel for Fixed Algae Removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Litrico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11304,51 +11304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic mangement of filamentous algae in open-channel networks : case study in Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11455,364 +11455,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling approach to disentangle DOC release processes from riparian wetlands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Abhervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benny Selle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+                <w:t xml:space="preserve">Alexandre Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-8247, 2026, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-8247⟩</w:t>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05575281v1</w:t>
+                <w:t xml:space="preserve">insu-05568007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pan-European map of shallow aquifer transmissivity in crystalline headwater catchments inferred from wetland and stream networks</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modelling approach to disentangle DOC release processes from riparian wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boisson</w:t>
+                <w:t xml:space="preserve">Benny Selle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophelie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jaffrezic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-5064, 2026, </w:t>
+              <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-8247, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-5064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-8247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05568007v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05575281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent catchment: an opportunity to better understand the age of evaporated water?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11975,77 +11975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability in precipitations drives flow intermittence in headwaters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12219,316 +12219,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the internal hydrological consistency of a process-based solute-transport model through simultaneous calibration of streamflow and stream concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Hrachowitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
+              <w:t xml:space="preserve">5èmes Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650720v1</w:t>
+                <w:t xml:space="preserve">hal-04631861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the internal hydrological consistency of a process-based solute-transport model through simultaneous calibration of streamflow and stream concentrations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées de Modélisation des Surfaces Continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. 2024</w:t>
+              <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631861v1</w:t>
+                <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of water storage dynamics for two OZCAR observatories using SAS functions and a GR conceptual hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12579,77 +12579,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What control transit times versus Q relationships at the hillslope scale? Implications for nitrate vs Q relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12700,90 +12700,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure à haute fréquence de l’oxygène dissous d’une rivière pour le suivi de son métabolisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de la Mesure et de la Métrologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12808,90 +12808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recharge of shallow groundwater in weathered granitic agricultural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12946,51 +12946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which hydrological signatures of intermittence of rivers and streams in order to identify causes and ecological impacts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13058,90 +13058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation trends and ruptures effect on catchment hydrology and water resources availability for agricultural lands under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Hrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophelie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pichelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13205,90 +13205,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-hydrological controls on the seasonal variations of NO3 and DOC concentrations in headwater catchments at the regional scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. , 21, pp.EGU2019-9039, 2019, Geophysical Research Abstracts</w:t>
@@ -13311,467 +13311,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02310865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of colloid-bound phosphorus in soils: comparing laboratory extraction experiment results with natural soil solution data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method for measuring groundwater flow velocities into streambed sediments at high spatial resolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Faucheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8285, 2018</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13068, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01767757v1</w:t>
+                <w:t xml:space="preserve">insu-01768621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method for measuring groundwater flow velocities into streambed sediments at high spatial resolution.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Understanding the effect of reservoirs on suspended sediments and biogeochemical fluxes over seasonal and storm scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Ndom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gilliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-13068, 2018</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6470, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01768621v1</w:t>
+                <w:t xml:space="preserve">insu-01768368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of reservoirs on suspended sediments and biogeochemical fluxes over seasonal and storm scales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Release of colloid-bound phosphorus in soils: comparing laboratory extraction experiment results with natural soil solution data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Gruau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> European Geosciences Union General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-6470, 2018</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. Geophysical Research Abstracts, 20, pp.EGU2018-8285, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01768368v1</w:t>
+                <w:t xml:space="preserve">insu-01767757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Active-Distributed Temperature Sensing method to quantify groundwater – surface water exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataline Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nataline Simon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavenant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Faucheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. Geophysical Research Abstracts, 19, pp.EGU2017-8981-1, 2017</w:t>
@@ -13800,103 +13800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual climate variability and spatially heterogeneous improvement of agricultural management impede detection of a decreasing trend in nitrate pollution in an agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. Geophysical Research Abstracts, 18, pp.EGU2016-8174-1, 2016</w:t>
@@ -13925,90 +13925,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing intra and inter annual variability of storm events based on very high frequency monitoring of hydrological and chemical variables: what can we learn about hot spots and hot moments from continuous hydro-chemical sensors ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Thelusma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14076,77 +14076,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , Geophysical Research Abstracts, 16, pp.EGU2014-12172, 2014, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14197,77 +14197,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14318,77 +14318,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaffrézic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14458,51 +14458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des recherches pour une gestion intégrée de la ressource en eau dans les territoires agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14641,51 +14641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n°18 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Molenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14803,77 +14803,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale - flux hydriques, sédimentaires et chimiques - rapport bilan 2023-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 44 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14885,298 +14885,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - rapport bilan 2022-2023</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">BIogéochimie de la Zone critique dans les Agro-Hydrosystèmes : approche multi-Elémentaire à très Haute Résolution temporelle (BIZAHRE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2023</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolai Brekenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae. 2023, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839983v1</w:t>
+                <w:t xml:space="preserve">hal-04681358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIogéochimie de la Zone critique dans les Agro-Hydrosystèmes : approche multi-Elémentaire à très Haute Résolution temporelle (BIZAHRE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - rapport bilan 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Inrae. 2023, 2 p</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Crave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681358v1</w:t>
+                <w:t xml:space="preserve">hal-04839983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase « Post-Travaux d'arasement » Rapport bilan 2022-2023 Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Meric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2023, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15194,51 +15194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données de l'observatoire ORE AgrHyS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
@@ -15254,399 +15254,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707622v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase travaux d'arasement. Rapport bilan 2019-2021]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - Rapport bilan 2021-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022</w:t>
+              <w:t xml:space="preserve">INRAE. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960468v1</w:t>
+                <w:t xml:space="preserve">hal-04839929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Fluviale : Flux hydriques, sédimentaires et chimiques - Rapport bilan 2021-2022</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Programme Sélune. Phase « Travaux d'arasement » Rapport bilan 2021-2022. Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2022, 41 p</w:t>
+              <w:t xml:space="preserve">Inrae. 2022, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839929v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme Sélune. Phase « Travaux d'arasement » Rapport bilan 2021-2022. Dynamique fluviale volet 1 Flux hydriques, sédimentaires et chimiques</w:t>
+                <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase travaux d'arasement. Rapport bilan 2019-2021]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Meric</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Vincent Stubbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Julia Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae. 2022, 41 p</w:t>
+              <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681161v1</w:t>
+                <w:t xml:space="preserve">hal-03960468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase pré-arasement. Rapport bilan 2018-2019]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2020, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15681,90 +15681,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilités spatiales et temporelles des concentrations et flux en carbone, azote et phosphore : analyse des observations sur les têtes de bassin versant de Bretagne Projet ADAM -« Qualité de l'eau : analyse des données et proposition de surveillance en Bretagne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Gruau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] INRAE; Université de Tours (UT), Tours, FRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15790,90 +15790,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase pré-arasement. Rapport bilan 2017-2018]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2019, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15895,90 +15895,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale (Volet 1) : Flux hydriques, sédimentaires et chimiques [Programme Sélune - Phase pré-arasement. Rapport bilan 2016-2017]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Crave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gilliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2018, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16013,64 +16013,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fluviale : Flux hydriques, sédimentaires et chimiques [Rapport bilan 2013-2015 - Programme Sélune Phase pré-arasement]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16118,77 +16118,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALGEQUEAU Algues régulation hydraulique et gestion de la qualité de l'eau en canux, ANR, PRECODD2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hugodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16259,51 +16259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des développements d'algues benthiques en canaux : modèles pour des stratégies de régulation hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Systèmes intégrés en Biologie, Agronomie, Géosciences, Hydrosciences et Environnement, Eaux Continentales et Société, Montpellier SupAgro, 2010. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16420,51 +16420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FB67E17"/>
+    <w:nsid w:val="DB54D65F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16651,51 +16651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2359-000X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160373832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015917v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-127-2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05093102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1582589" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04166133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sebari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.147" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2022.074" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Casanova Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art01" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775913v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baibaswata Bhaduri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128390" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrachowitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148715" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03059914v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3618" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185039v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Benettin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13781" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190869v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-0704-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014946v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vongvixay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2940" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Antoine" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.176" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01728980v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jordan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bechmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead M. Shore" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19143-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01689865v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.3383" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392180v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Le Henaff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280952v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01617122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.hs.09" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625692v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin B. Mcaleer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.091" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M. van Breukelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. K. Howden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1155" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. G. Savenije" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10546" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHJ3FBDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-179-2015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228397v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017338" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-105-2015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219005v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209255v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Euser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015484" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genthon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2013.166" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600078v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.011" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TX2XSGK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598441v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1495" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XND7QG8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.01.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPN2R1V5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681136v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256955v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356753v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899411v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853235v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594646v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468858v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575281v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Selle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8247" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631861v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827907v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Peltier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11333" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768621v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768368v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520910v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681358v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707622v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960468v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381951v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381929v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381879v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403486v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599572v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugodot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fovet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2359-000X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160373832" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7809-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370583v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Casanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel von Schiller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffrezic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01247-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Pannard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gorzerino" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chorin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fovet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20442041.2026.2644320" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095486v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pellan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e149035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo D&#237;az-Delgado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025094018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Hrachowitz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-127-2025" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05093102v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Hrour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Thomas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ait Brahim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2025.1582589" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05168145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolai Brekenfeld" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Cotel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Faucheux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fourtet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-2615-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gruau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.272" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04720878v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Floury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-28-4309-2024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669650v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Senga Kiess&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2024.122108" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fraisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1250892" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04166133v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Sebari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2023.101465" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackerer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuppel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Braud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pasquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023WR035672" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03899923v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice H. Aubert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Crave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128907" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182359v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Meric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cador" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Julia Rollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2023.1231721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940413v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.147" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810280v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Faucheux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Carteaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Casanova Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NO-art01" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775913v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baibaswata Bhaduri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sekhar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ruiz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128390" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03610435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataline Simon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavenant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Le Lay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-1459-2022" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04048045v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wcc.2022.074" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hrachowitz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148715" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Guillemot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Casquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-2491-2021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03223974v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Belemtougri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1523" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02413216v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Frei" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W. Abbott" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sen Gu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03059914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndom" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3618" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185039v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Benettin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13781" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190869v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davey Jones" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Jones" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Evans" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-0704-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02917885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Faucheux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026323" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134190v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ehrhardt" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Musolff" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abbe47" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160144v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W Abbott" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621827v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per-Erik Mellander" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Jordan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bechmann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairead M. Shore" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-19143-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vongvixay" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grimaldi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Birgand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2940" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01713129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Humbert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.040" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01686773v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Antoine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.176" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01728980v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Montety" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Labasque" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.077" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01674523v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Abbott" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay P. Zarnetske" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Barbe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12897" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01689865v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#233;rot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18172/cig.3383" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280952v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gilliet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grimaldi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Le Henaff" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Squividant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944377v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0066" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377287v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017WR020590" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01617122v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2017.hs.09" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625692v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin B. Mcaleer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.091" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01515474v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia C. Rumpel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Creme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.028" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605009v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris M. van Breukelen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. K. Howden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1155" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461108v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. G. Savenije" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10546" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHJ3FBDZ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222421v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-366-179-2015" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113084v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Ruiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sekhard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.030" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228397v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017338" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-105-2015" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01201852v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015WR017336" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219005v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209255v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Euser" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gharari" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015484" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jones" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Litrico" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Genthon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2013.166" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598441v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Litrico" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charpentier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1495" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XND7QG8Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600078v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2011.12.011" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TX2XSGK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594645v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lancar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.01.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPN2R1V5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427771v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Abherv&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roques" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Brunner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681136v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9917" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543148v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ackerer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-419" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04083300v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-786" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236491v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Adam" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geneste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899411v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Fovet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dupas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-470" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412247v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Ka" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412246v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369834v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Gruau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767782v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767749v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Petitjean" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388725v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309213v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Thelusma" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308187v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01388082v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Pierson-Wickmann" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242058v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00952976v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00853303v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572225v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594646v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dollet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468858v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Baume" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05568007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauvain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bresciani" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boisson" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-5064" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05575281v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benny Selle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-8247" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448420v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mar&#231;ais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Crapart" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Copard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530689v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04631861v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216147v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347356v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827907v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Peltier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701351v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412241v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Roger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04556769v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pichelin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11333" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02310865v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768621v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01768368v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01767757v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01520910v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01309206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242048v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113731v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163185v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163150v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960407v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/103/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2938-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942582v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fages" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/mac0-sx42" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167027v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ric" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839983v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681168v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707622v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839929v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681161v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meric" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960468v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Stubbe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381951v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161978v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381929v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03381879v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403486v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Gonidec" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vergnaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599572v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hugodot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02594648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>