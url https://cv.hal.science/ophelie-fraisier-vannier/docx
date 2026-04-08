--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -711,295 +711,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02161154v1</w:t>
+                <w:t xml:space="preserve">halshs-02541184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02541184v1</w:t>
+                <w:t xml:space="preserve">halshs-02161154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forum Jeunes Chercheurs à Inforsid 2016</w:t>
               </w:r>
@@ -1201,252 +1201,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche soutient-elle la biodiversité ? Une analyse bibliométrique de la diversité des espèces légumineuses dans les sciences de l’alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening Crossref for integrity issues: Massive and longitudinal mining of publication metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Di Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Clausse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Labex SMS - Des mondes passés aux futurs émergents : réseaux, conflits, solidarités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dekalb, United States. pp.119-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jcdl67857.2025.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265143v1</w:t>
+                <w:t xml:space="preserve">hal-05497878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Crossref for integrity issues: Massive and longitudinal mining of publication metadata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jules Di Scala</w:t>
+                <w:t xml:space="preserve">La recherche soutient-elle la biodiversité ? Une analyse bibliométrique de la diversité des espèces légumineuses dans les sciences de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du Labex SMS - Des mondes passés aux futurs émergents : réseaux, conflits, solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France. 14p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497878v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a Tortured Conference Becomes a Series: An Analysis of Conference Manipulations</w:t>
               </w:r>
@@ -2351,51 +2351,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3164,51 +3164,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Tortured Abbreviations From The Scientific Literature: From Filtering Rules To Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3509,164 +3509,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution of the scientific literature - Examples and prevention</w:t>
+                <w:t xml:space="preserve">(Mis)uses of generative AI in research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457101v1</w:t>
+                <w:t xml:space="preserve">hal-04840973v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Més)usages des LLM pour la production scientifique</w:t>
+                <w:t xml:space="preserve">Pollution of the scientific literature - Examples and prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Doctorat. Fondation Pierre Fabre, France. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Doctoral. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840973v6</w:t>
+                <w:t xml:space="preserve">hal-05457101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de l'informatique</w:t>
               </w:r>
@@ -3866,51 +3853,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35E1B2CE"/>
+    <w:nsid w:val="A0F2014F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4097,51 +4084,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fraisier-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2974-5308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Di Scala" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00023" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02288853v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840973v6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763574v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fraisier-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2974-5308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Di Scala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02288853v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840973v8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763574v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>