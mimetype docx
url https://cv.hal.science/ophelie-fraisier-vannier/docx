--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -309,697 +309,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03049810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915224v1</w:t>
+                <w:t xml:space="preserve">halshs-02967512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+                <w:t xml:space="preserve">MS-CleanR: A Feature-Filtering Workflow for Untargeted LC–MS Based Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Puech Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (14), pp.9971-9981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c01594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03049805v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information-sharing practices on Facebook during the 2017 French presidential campaign: An &amp;quot;unreliable information bubble&amp;quot; within the extreme right</w:t>
+                <w:t xml:space="preserve">Les téléphones mobiles, un outil de désinformation ? La circulation des informations peu fiables dans Twitter lors de la campagne présidentielle française de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Salord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 45 (s1), pp.648-670. </w:t>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1-2), pp.375-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/commun-2019-0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.5413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02967512v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03049805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02541184v1</w:t>
+                <w:t xml:space="preserve">halshs-02161154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02161154v1</w:t>
+                <w:t xml:space="preserve">halshs-02541184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forum Jeunes Chercheurs à Inforsid 2016</w:t>
               </w:r>
@@ -1664,356 +1664,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Élysée2017fr: The 2017 French Presidential Campaign on Twitter</w:t>
+                <w:t xml:space="preserve">Stance Classification through Proximity-based Community Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Besancon</w:t>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Weblogs and Social Media (ICWSM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Stanford, California, United States. pp.501-510, </w:t>
+              <w:t xml:space="preserve">29th ACM Conference on Hypertext and Social Media (HT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Jul 2018, Baltimore, MD, United States. pp.220-228, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1609/icwsm.v12i1.14984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3209542.3209549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319715v1</w:t>
+                <w:t xml:space="preserve">hal-03152874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stance Classification through Proximity-based Community Detection</w:t>
+                <w:t xml:space="preserve">Politics on Twitter: A Panorama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM Conference on Hypertext and Social Media (HT 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th ACM Hypertext 2018 - RevOpiD-2018 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152874v1</w:t>
+                <w:t xml:space="preserve">hal-03155469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politics on Twitter: A Panorama</w:t>
+                <w:t xml:space="preserve">#Élysée2017fr: The 2017 French Presidential Campaign on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM Hypertext 2018 - RevOpiD-2018 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Weblogs and Social Media (ICWSM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Stanford, California, United States. pp.501-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/icwsm.v12i1.14984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155469v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t>
               </w:r>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2311,392 +2311,474 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Clausse</w:t>
+                <w:t xml:space="preserve">Aftermath of IIETA Acquiring 7 Lavoisier Journals: Surge in Article Outputs with a Drastic Shift in Authorship Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">9th World Conference on Research Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vancouver (BC), Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273043v1</w:t>
+                <w:t xml:space="preserve">hal-05606249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tortured Phrases as a Sign of Possible Misconduct in Proceedings From an Engineering Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wendeline Swart</w:t>
+                <w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05273034v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tortured Phrases as a Sign of Possible Misconduct in Proceedings From an Engineering Conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendeline Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The 2017 French Presidential Campaign on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroScience Open Forum - ESOF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2706,591 +2788,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Découverte de points de vue sur les médias sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-02982566v1</w:t>
+                <w:t xml:space="preserve">hal-02982570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de points de vue sur les médias sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982570v1</w:t>
+                <w:t xml:space="preserve">hal-02982566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression politique sur Twitter: les communautés comme indicateurs de point de vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Benbouzid</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-03131901v1</w:t>
+                <w:t xml:space="preserve">hal-03116290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression politique sur Twitter: les communautés comme indicateurs de point de vue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116290v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Tortured Abbreviations From The Scientific Literature: From Filtering Rules To Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3300,95 +3382,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Retrieval — Evaluation Campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I R I T / R R – 2 0 1 6 – 0 4 – F R, IRIT: Institut en Recherche Informatique de Toulouse. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3398,100 +3480,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de points de vue sur les médias sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paul Sabatier - Toulouse III, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018TOU30200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02288853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3501,291 +3583,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Mis)uses of generative AI in research</w:t>
+                <w:t xml:space="preserve">Pollution of the scientific literature - Examples and prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840973v8</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution of the scientific literature - Examples and prevention</w:t>
+                <w:t xml:space="preserve">(Mis)uses of generative AI in research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457101v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840973v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Traitement de l’information, IUT Informatique Toulouse, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3853,51 +3935,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0F2014F"/>
+    <w:nsid w:val="9D33CF1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4084,51 +4166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fraisier-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2974-5308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Di Scala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155061v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02288853v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840973v8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484619v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763574v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fraisier-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2974-5308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Di Scala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05606249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02288853v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840973v8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763574v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>