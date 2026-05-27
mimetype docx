--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -711,295 +711,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03049805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ratinaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02161154v1</w:t>
+                <w:t xml:space="preserve">halshs-02541184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facebook favorise-t-il la désinformation et la polarisation idéologique des opinions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structuration des discours au sein de Twitter durant l’élection présidentielle française de 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Figeac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Questions de communication, 36, pp.167-187. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Enquêter à partir des traces textuelles du web, 2 (214-215), pp.171-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.21149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.214.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02541184v1</w:t>
+                <w:t xml:space="preserve">halshs-02161154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forum Jeunes Chercheurs à Inforsid 2016</w:t>
               </w:r>
@@ -1098,1236 +1098,1344 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the misuse of GenAI can spoil the publishing system</w:t>
+                <w:t xml:space="preserve">Screening Crossref for integrity issues: Massive and longitudinal mining of publication metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jules Di Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OAI14 - The Geneva Workshop on Innovations in Scholarly Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Geneva, Nov 2025, Fully remote, Switzerland</w:t>
+              <w:t xml:space="preserve">9th World Conference on Research Integrity (WCRI 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464999v1</w:t>
+                <w:t xml:space="preserve">hal-05624776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening Crossref for integrity issues: Massive and longitudinal mining of publication metadata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">How the misuse of GenAI can spoil the publishing system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OAI14 - The Geneva Workshop on Innovations in Scholarly Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Geneva, Nov 2025, Fully remote, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497878v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche soutient-elle la biodiversité ? Une analyse bibliométrique de la diversité des espèces légumineuses dans les sciences de l’alimentation</w:t>
+                <w:t xml:space="preserve">Screening Crossref for integrity issues: Massive and longitudinal mining of publication metadata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jules Di Scala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Tournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du Labex SMS - Des mondes passés aux futurs émergents : réseaux, conflits, solidarités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dekalb, United States. pp.119-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jcdl67857.2025.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265143v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a Tortured Conference Becomes a Series: An Analysis of Conference Manipulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wendeline Swart</w:t>
+                <w:t xml:space="preserve">La recherche soutient-elle la biodiversité ? Une analyse bibliométrique de la diversité des espèces légumineuses dans les sciences de l’alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque du Labex SMS - Des mondes passés aux futurs émergents : réseaux, conflits, solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Toulouse, France. 14p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497913v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRIT-IRIS at CL-SciSumm 2019: Matching Citances with their Intended Reference Text Spans from the Scientific Literature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How a Tortured Conference Becomes a Series: An Analysis of Conference Manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wendeline Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries co-located with the 42nd International ACM SIGIR Conference (BIRNDL 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dekalb, United States. pp.11-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jcdl67857.2025.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947789v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stance Classification through Proximity-based Community Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRIT-IRIS at CL-SciSumm 2019: Matching Citances with their Intended Reference Text Spans from the Scientific Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Pinel-Sauvagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM Conference on Hypertext and Social Media (HT 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Joint Workshop on Bibliometric-enhanced Information Retrieval and Natural Language Processing for Digital Libraries co-located with the 42nd International ACM SIGIR Conference (BIRNDL 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. pp.208-213</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152874v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politics on Twitter: A Panorama</w:t>
+                <w:t xml:space="preserve">#Élysée2017fr: The 2017 French Presidential Campaign on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th ACM Hypertext 2018 - RevOpiD-2018 workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Weblogs and Social Media (ICWSM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Stanford, California, United States. pp.501-510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/icwsm.v12i1.14984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155469v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#Élysée2017fr: The 2017 French Presidential Campaign on Twitter</w:t>
+                <w:t xml:space="preserve">Politics on Twitter: A Panorama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Weblogs and Social Media (ICWSM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">29th ACM Hypertext 2018 - RevOpiD-2018 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319715v1</w:t>
+                <w:t xml:space="preserve">hal-03155469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t>
+                <w:t xml:space="preserve">Stance Classification through Proximity-based Community Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGIR International Conference on Theory of Information Retrieval (ICTIR 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3121050.3121091⟩</w:t>
+              <w:t xml:space="preserve">29th ACM Conference on Hypertext and Social Media (HT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for Computing Machinery, Jul 2018, Baltimore, MD, United States. pp.220-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3209542.3209549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912808v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t>
+                <w:t xml:space="preserve">Uncovering Like-minded Political Communities on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGIR International Conference on Theory of Information Retrieval (ICTIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.261-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3121050.3121091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611652v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Détection de points de vue à l'aide des proximités inter-profils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Pitarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Boughanem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur les Modèles et l'Analyse des Réseaux : Approches Mathématiques et Informatique (MARAMI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intégration du contexte spatio-temporel et social pour l'analyse de sentiments sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8eme Forum Jeunes Chercheurs du congres INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Grenoble, France. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2337,448 +2445,448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aftermath of IIETA Acquiring 7 Lavoisier Journals: Surge in Article Outputs with a Drastic Shift in Authorship Geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th World Conference on Research Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vancouver (BC), Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening articles for tortured phrases with a regular expressions-based detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tortured Phrases as a Sign of Possible Misconduct in Proceedings From an Engineering Conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendeline Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRC'25: 10th International Congress on Peer Review and Scientific Publication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Chicago, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2017 French Presidential Campaign on Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroScience Open Forum - ESOF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2788,441 +2896,441 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte de points de vue sur les médias sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La campagne présidentielle 2017 sur les réseaux socionumériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ratinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression politique sur Twitter: les communautés comme indicateurs de point de vue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Pitarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Boughanem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twitter vs. Facebook : réseaux et discours de l'extrême droite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Smyrnaios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Fraisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne L'Hôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3232,147 +3340,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Tortured Abbreviations From The Scientific Literature: From Filtering Rules To Language Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cuxac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3382,95 +3490,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Retrieval — Evaluation Campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] I R I T / R R – 2 0 1 6 – 0 4 – F R, IRIT: Institut en Recherche Informatique de Toulouse. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3480,100 +3588,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de points de vue sur les médias sociaux numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université Paul Sabatier - Toulouse III, 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018TOU30200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02288853v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3583,291 +3691,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution of the scientific literature - Examples and prevention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">(Mis)uses of generative AI in research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457101v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840973v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Mis)uses of generative AI in research</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Pollution of the scientific literature - Examples and prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier-Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840973v8</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de l'informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Fraisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Traitement de l’information, IUT Informatique Toulouse, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763574v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3935,51 +4043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D33CF1E"/>
+    <w:nsid w:val="5077D16B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4166,51 +4274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fraisier-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2974-5308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Di Scala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00023" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05606249v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273034v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982570v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02288853v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457101v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840973v8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484619v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763574v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-fraisier-vannier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2974-5308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Figeac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ratinaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Smyrnaios" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050157920972157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/commun-2019-0193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chervin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Puech Pag&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c01594" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03049805v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.5413" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02541184v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.21149" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.214.0171" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Artaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duffau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Kotto-Kombi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624776v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Di Scala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Fraisier-Vannier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tournier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464999v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497878v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265143v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05497913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendeline Swart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl67857.2025.00012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947789v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pitarch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Pinel-Sauvagnat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besancon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Boughanem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v12i1.14984" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152874v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3209542.3209549" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121091" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611652v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05606249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273043v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Labb&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273034v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982566v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116290v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131901v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Benbouzid" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02288853v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30200" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840973v8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763574v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>