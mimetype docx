--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -314,51 +314,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ve/vead087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868638v1</w:t>
+                <w:t xml:space="preserve">hal-04729923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equine herpesvirus 4 infected domestic horses associated with Sintashta spoke-wheeled chariots around 4,000 years ago</w:t>
               </w:r>
@@ -418,51 +418,51 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ve/vead087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729923v1</w:t>
+                <w:t xml:space="preserve">hal-04868638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient chicken remains reveal the origins of virulence in Marek's disease virus</w:t>
               </w:r>
@@ -1947,51 +1947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Dilip More" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729923v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiddaman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos A Dimopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Plessis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg2238" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jamieson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carmagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Howard-Mccombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Doherty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hirons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.08.031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Anthony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Athrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000529376" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Q Fuller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan K Irving-Pease" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2213678119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Feuerborn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1929" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729923v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep Dilip More" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vead087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868638v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiddaman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos A Dimopoulos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Plessis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg2238" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293381v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jamieson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carmagnini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Howard-Mccombe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Doherty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hirons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.08.031" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Smith" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Alfieri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Anthony" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Arensburger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giridhar Athrey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000529376" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Q Fuller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan K Irving-Pease" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Best" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2213678119" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03689393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Irving-Pease" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ptolemaios Dimitrios Paxinos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2121978119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400755v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Feuerborn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Linderholm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ardern Hulme-Beaman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.1929" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>