--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -257,484 +257,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pauvreté alimentaire à l’épreuve du Covid-19 : Repenser les stratégies de coping à travers le care</w:t>
+                <w:t xml:space="preserve">L’aide alimentaire en temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Numéro 6 - Soins et consommation, </w:t>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.43-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48748/M08B-1C94⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154423v1</w:t>
+                <w:t xml:space="preserve">hal-05590991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eudaimonia around the kitchen: A hermeneutic approach to understanding food well-being in consumers' lived experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La pauvreté alimentaire à l’épreuve du Covid-19 : Repenser les stratégies de coping à travers le care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Decrop</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Policy and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0743915618825267⟩</w:t>
+              <w:t xml:space="preserve">Carnets de la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 6 - Soins et consommation, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48748/M08B-1C94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620630v1</w:t>
+                <w:t xml:space="preserve">hal-04154423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle explicatif de l'écart entre intention et comportement responsable en contexte d'achat alimentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eudaimonia around the kitchen: A hermeneutic approach to understanding food well-being in consumers' lived experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gurviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Decrop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Public Policy and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.280-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0743915618825267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199037v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes de construction des stratégies de développement durable des distributeurs indépendants: Une étude qualitative</w:t>
+                <w:t xml:space="preserve">Proposition d'un modèle explicatif de l'écart entre intention et comportement responsable en contexte d'achat alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Lavorata</w:t>
+                <w:t xml:space="preserve">Eric Lombardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 12, pp.17-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529236v1</w:t>
+                <w:t xml:space="preserve">hal-03199037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compréhension des mécanismes de construction des stratégies de développement durable des distributeurs indépendants: Une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lavorata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’orientation motivationnelle sur les représentations et les choix alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Gurviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (5), pp.259-267. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2016.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -744,51 +848,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La viande, le végétal et moi. Étude de l'influence des représentations et des identités de chefs en devenir sur leurs intentions à proposer une offre plus durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -843,1838 +947,1838 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40. Congrès international de l'Association Française de Marketing : "Marketing &amp; Valeur(s) : création et destruction de valeur(s) pour la société"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes de résilience du bien-être alimentaire des familles pauvres en situation de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39e Conférence Internationale de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être alimentaire des familles vulnérables à l’épreuve de la Covid 19 : des stratégies de coping ancrées dans le care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Consommation et Soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolding food literacy to improve food well-being: An exploratory study of the roles of the food app Yuka for modest to vulnerable families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Seitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution du réseau Instagram à une meilleure compréhension du bien-être alimentaire chez les étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Édition de la Journée de l’IRG “Management et Société”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food well-being at the time of Covid-19: The use of coping strategies rooted in caring for low socio-economic status families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hémar-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04162395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amateur cooking class best practices to enhance well-being : A videographic research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brégeon Lalanne de Saint-Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHTOUR 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Guimaraes, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dignity as a Gift: an Immersion in the Gastronomic Experience at Refettorio Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association for Consumer Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Mindfulness in Consumers’ Experiences of Food Well-Being: An Abstract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre culinarité théâtrale et bien-être eudémonique : exploration de l’expérience du cours de cuisine en amateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brégeon Lalanne de Saint-Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Marketing Congress AMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, PORTO, Portugal</w:t>
+              <w:t xml:space="preserve">4ème journée de Recherche du Marketing du Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCL et UNamur, Mar 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905267v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre culinarité théâtrale et bien-être eudémonique : exploration de l’expérience du cours de cuisine en amateur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Mindfulness in Consumers’ Experiences of Food Well-Being: An Abstract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée de Recherche du Marketing du Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCL et UNamur, Mar 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">World Marketing Congress AMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, PORTO, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742680v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From culinary phantasm to eudaimonic well-being : Exploring the experience of amateur cooking classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brégeon Lalanne de Saint-Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Association for Consumer Research Conference 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01905325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un cadre conceptuel du bien-être alimentaire émotionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du marketing agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supagro Montpellier, Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding food well-being through flow contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Austrian German Workshop on Consumer Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Vienne, Austria. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding food waste and consumer behavior through the social representations theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavorata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Marketing Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01362247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food and waste consumption: consumer representations and consequences for their behavior.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavorata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie délibérée ou émergente, utilitariste ou durable : quelles stratégies de développement durable pour les distributeurs?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavorata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croizean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allano Marjorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable development strategies in retailing : proposal of a framework. The case of French Independant Retailers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavorata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Institute of Retailing and Services Studies 22nd International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’un modèle explicatif de l’écart entre intention et comportement de consommer responsable intégrant les facteurs situationnels, une étude appliquée à l’alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lombardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Journée Marketing AgroAlimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sup'agro Montpellier, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être alimentaire : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées Normandes de Recherches sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01346021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des stratégies des distributeurs indépendants à travers le prisme de l’écosystème d’affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavorata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Etienne THIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l’orientation régulatrice chronique sur les représentations du lien santé-alimentation et les comportements alimentaires: une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gurviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les distributeurs indépendants et le développement durable : une étude comparative des discours et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavorata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2684,335 +2788,335 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bien-être alimentaire: dépasser les attentes de vos clients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Grand Livre du Marketing Culinaire, Paris, Dunod, pp 254-257</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs face au gaspillage alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavorata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Lavorata; Patricia Gurviez; Philippe Robert-Demontrond; Marie-France Vernier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing et développement durable : du distributeur au consommateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2016, Recherche en gestion (Paris), ISSN 1248-8704, 978-2-7178-6913-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours et pratiques des distributeurs indépendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Lavorata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing et Développement durable : du distributeur au consommateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, 2016, Recherche en gestion (Paris), ISSN 1248-8704, 978-2-7178-6913-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation responsable et bien-être alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing et Développement durable : du distributeur au consommateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3022,108 +3126,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Food well-being through flow contribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Gurviez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Est - Institut de Recherche en Gestion. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3133,114 +3237,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food well-being: an interpretive research through consumers' lived experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Mugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Est, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03185969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3387,51 +3491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620630v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0743915618825267" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199037v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362233v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Gurviez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.07.003" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Seitre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198439v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#233;geon Lalanne de Saint-Quentin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905325v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604682v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362247v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385456v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385464v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Croizean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allano Marjorie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346021v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385485v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03185969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590991v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie H&#233;mar-Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154423v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/M08B-1C94" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gurviez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Decrop" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0743915618825267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Gurviez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2016.07.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162391v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Seitre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#233;geon Lalanne de Saint-Quentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742680v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905325v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583273v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604682v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Croizean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allano Marjorie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385473v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346021v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385485v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529222v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499440v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03185969v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>