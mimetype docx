--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1322,51 +1322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3518BFAE"/>
+    <w:nsid w:val="7C515943"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>