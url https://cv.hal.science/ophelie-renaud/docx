--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -160,51 +160,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -256,763 +256,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SiPS 2025 - 38th IEEE Workshop on Signal Processing Systems</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">SaLF 2025 - 11th Annual conference on Science At Low Frequencies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Orleans (France), France. pp.1-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05260888v2</w:t>
-[...634 lines deleted...]
-                <w:t xml:space="preserve">hal-04253298v1</w:t>
+                <w:t xml:space="preserve">hal-05406207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Extension du prototypage rapide pour les pipelines d’imagerie radioastronomique : Simulation avancée multi-nœud HPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunrise Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI 2025 - 30e Colloque sur le traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2025, Strasbourg, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216024v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SimSDP, a Rapid Prototyping tool for Radio Astronomy: From NenuFAR Experiments to SKAO-Scale Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1021,83 +494,610 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dumez-Viou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SiPS 2025 - 38th IEEE Workshop on Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Hong Kong, China. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05260888v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dark-era : Dataflow Algorithm aRchitecture co-design of SKA pipeline for Exascale Radio Astronomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SaLF 2025 - 11th Annual conference on Science At Low Frequencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Orleans (France), France. pp.1-1</w:t>
-[...10 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">, Dec 2025, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Deployment of Radio Astronomy Pipeline on CPU-GPU Processing Systems: DiFX as a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam T. Deller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomical Data Analysis Software &amp; Systems (ADASS) XXXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, La Valetta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCAPE : Regroupement d'Acteurs flux de Données en Fonction de l'Architecture pour une Complexité d'Ordonnancement Contrôlée 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29ème Colloque sur le traitement du signal et des image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI - Groupe de Recherche en Traitement du Signal et des Images, Aug 2023, Grenoble, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SCAPE: HW-Aware Clustering of Dataflow Actors for Tunable Scheduling Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Gageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DASIP 2023 - Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiPEAC, Jan 2023, Toulouse, France. pp.3-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-29970-4_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Clustering and Pipelining of Dataflow Actors for Controlled Scheduling Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406207v1</w:t>
+                <w:t xml:space="preserve">Naouel Haggui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Desnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUSIPCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2023, Helsiinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1141,51 +1141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Miomandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Nezan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1322,51 +1322,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C515943"/>
+    <w:nsid w:val="2D77E651"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1553,51 +1553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3336-8867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744986v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Deller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Phillips" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Gageot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29970-4_1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Haggui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2024.103217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ophelie-renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-3336-8867" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orieux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dumez-Viou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216024v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunrise Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05260888v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Michel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Desnos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam T. Deller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Phillips" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216007v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Nezan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Gageot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-29970-4_1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Haggui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miomandre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2024.103217" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>