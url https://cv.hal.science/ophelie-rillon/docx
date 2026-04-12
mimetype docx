--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -533,381 +533,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de famille dans l’empire colonial français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Blum</w:t>
+                <w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928634v1</w:t>
+                <w:t xml:space="preserve">halshs-02863918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02863918v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les acteurs africains de la « bibliothèque coloniale » : écrits, imaginaires et coproduction des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02579100v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs africains de la « bibliothèque coloniale » : écrits, imaginaires et coproduction des savoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une histoire de famille dans l’empire colonial français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.146.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02488201v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires sensibles, mémoires métisses de la colonisation</w:t>
               </w:r>
@@ -1177,454 +1177,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02488174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension. Françoise Blum, Révolutions africaines : Congo-Brazzaville, Sénégal, Madagascar, années 60s-70s, Presses universitaires de Rennes, 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femmes africaines et mobilisations collectives (années 1940-1970) (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Mouvement social, 255, pp.3-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488190v1</w:t>
+                <w:t xml:space="preserve">hal-02551761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Anne Monjaret et Catherine Pugeault (dir.), Le sexe de l’enquête. Approches sociologiques et anthropologiques.</w:t>
+                <w:t xml:space="preserve">Quand les militantes de quartier jouent les gros bras. Genre et violences politiques au tournant de l'indépendance du Soudan français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 255, pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.255.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02571129v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Relire les décolonisations d'Afrique francophone au prisme du genre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recension. Françoise Blum, Révolutions africaines : Congo-Brazzaville, Sénégal, Madagascar, années 60s-70s, Presses universitaires de Rennes, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.255.0003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02386745v2</w:t>
+                <w:t xml:space="preserve">hal-02488190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes africaines et mobilisations collectives (années 1940-1970) (dossier)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte rendu. Anne Monjaret et Catherine Pugeault (dir.), Le sexe de l’enquête. Approches sociologiques et anthropologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Mouvement social, 255, pp.3-135</w:t>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://journals.openedition.org/genrehistoire/2509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551761v1</w:t>
+                <w:t xml:space="preserve">hal-02571129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les militantes de quartier jouent les gros bras. Genre et violences politiques au tournant de l'indépendance du Soudan français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial : Relire les décolonisations d'Afrique francophone au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 255, pp.87-101. </w:t>
+              <w:t xml:space="preserve">, 2016, 255 (2), pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lms.255.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lms.255.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539984v1</w:t>
+                <w:t xml:space="preserve">halshs-02386745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. African women’s struggles in a gender perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5344,51 +5344,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.stc01" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.entretien01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.146.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051544ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Smirnova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.20697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488190v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571129v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386745v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551761v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0087" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Cross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03056244.2016.1216671" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540007v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.117.0039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100667130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1_19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rahal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amzat Boukari-Yabara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chomentowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.27204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315150918-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100319100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004300002_008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34579" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.stc01" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.entretien01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.146.0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051544ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Smirnova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.20697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386745v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Cross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03056244.2016.1216671" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540007v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.117.0039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100667130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1_19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rahal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amzat Boukari-Yabara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chomentowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.27204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315150918-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100319100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004300002_008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34579" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>