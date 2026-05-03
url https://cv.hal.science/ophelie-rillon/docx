--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,2155 +66,2237 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les archives du syndicat national des enseignants africains du Burkina Faso. Archiver les luttes, écrire et faire vivre l’histoire syndicale</w:t>
+                <w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre. Entretien avec Odile Goerg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Panata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6-7, pp.1-19. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858268v1</w:t>
+                <w:t xml:space="preserve">halshs-04357213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dans les archives du syndicat national des enseignants africains du Burkina Faso. Archiver les luttes, écrire et faire vivre l’histoire syndicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51185/journals/rhca.2024.entretien01⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 6-7, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51185/journals/rhca.2024.stc01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858207v1</w:t>
+                <w:t xml:space="preserve">hal-04858268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du syndicalisme en Afrique : regards décentrés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Blum</w:t>
+                <w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Panata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6-7, pp.1-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51185/journals/rhca.2024.060701⟩</w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51185/journals/rhca.2024.entretien01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858263v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les violences politiques au prisme de l’intime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guidi</w:t>
+                <w:t xml:space="preserve">Histoire du syndicalisme en Afrique : regards décentrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Vezzadini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.151.0003⟩</w:t>
+              <w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6-7, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51185/journals/rhca.2024.060701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517517v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le politique par l’intime. Histoires d’amour, de masculinités et d’engagements au Mali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Penser les violences politiques au prisme de l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151/2021 (3), pp.3-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.151.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264559v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le politique par l’intime. Histoires d’amour, de masculinités et d’engagements au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, L'Afrique des sciences sociales. Bas, débats, combats, 1-2 (161-162), pp.99-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02863918v2</w:t>
+                <w:t xml:space="preserve">hal-03264559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Why Sources ? Empirical Rigour, Reflexivity, and Archiving in the Social Sciences and Humanities in African Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t>
+              <w:t xml:space="preserve">, 2020, 1, pp.23-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579100v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02863918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs africains de la « bibliothèque coloniale » : écrits, imaginaires et coproduction des savoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pourquoi Sources ? Rigueur empirique, réflexivité et archivage en sciences humaines et sociales et dans les études africaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aude Fouéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emmanuelle Pommerolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.1-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488201v1</w:t>
+                <w:t xml:space="preserve">hal-02579100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire de famille dans l’empire colonial français</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les acteurs africains de la « bibliothèque coloniale » : écrits, imaginaires et coproduction des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928634v1</w:t>
+                <w:t xml:space="preserve">hal-02488201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires sensibles, mémoires métisses de la colonisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Une histoire de famille dans l’empire colonial français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.3262⟩</w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.39-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.146.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431930v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur le témoignage. À propos de Postcolonial Life Narratives: Testimonial Transactions de Gillian Whitlock</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëline Le Lay</w:t>
+                <w:t xml:space="preserve">Mémoires sensibles, mémoires métisses de la colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1051544ar⟩</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37, pp.51-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.3262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02469186v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des Maliennes regardaient vers l'URSS (1961-1991) Enjeux d'une coopération éducative au féminin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Smirnova</w:t>
+                <w:t xml:space="preserve">Regards croisés sur le témoignage. À propos de Postcolonial Life Narratives: Testimonial Transactions de Gillian Whitlock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëline Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brinker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.20697⟩</w:t>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1051544ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02488174v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femmes africaines et mobilisations collectives (années 1940-1970) (dossier)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
+                <w:t xml:space="preserve">Quand des Maliennes regardaient vers l'URSS (1961-1991) Enjeux d'une coopération éducative au féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Smirnova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'études africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 226, pp.331-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesafricaines.20697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551761v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les militantes de quartier jouent les gros bras. Genre et violences politiques au tournant de l'indépendance du Soudan français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Femmes africaines et mobilisations collectives (années 1940-1970) (dossier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 255, pp.87-101. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, Le Mouvement social, 255, pp.3-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539984v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension. Françoise Blum, Révolutions africaines : Congo-Brazzaville, Sénégal, Madagascar, années 60s-70s, Presses universitaires de Rennes, 2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand les militantes de quartier jouent les gros bras. Genre et violences politiques au tournant de l'indépendance du Soudan français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 255, pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.255.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02488190v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Anne Monjaret et Catherine Pugeault (dir.), Le sexe de l’enquête. Approches sociologiques et anthropologiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recension. Françoise Blum, Révolutions africaines : Congo-Brazzaville, Sénégal, Madagascar, années 60s-70s, Presses universitaires de Rennes, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, https://journals.openedition.org/genrehistoire/2509</w:t>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02571129v1</w:t>
+                <w:t xml:space="preserve">hal-02488190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial : Relire les décolonisations d'Afrique francophone au prisme du genre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Compte rendu. Anne Monjaret et Catherine Pugeault (dir.), Le sexe de l’enquête. Approches sociologiques et anthropologiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://journals.openedition.org/genrehistoire/2509</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02386745v2</w:t>
+                <w:t xml:space="preserve">hal-02571129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial. African women’s struggles in a gender perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Editorial : Relire les décolonisations d'Afrique francophone au prisme du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hannah Cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of African Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03056244.2016.1216671⟩</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 255 (2), pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.255.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220892v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02386745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux « héroïnes maternelles », la Nation reconnaissante. Représentations et enjeux politiques d’une figure de la révolution malienne de 1991</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Editorial. African women’s struggles in a gender perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Cross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mate.117.0039⟩</w:t>
+              <w:t xml:space="preserve">Review of African Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (149), pp.338-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03056244.2016.1216671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540007v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité juvénile sous contrôle dans les écoles secondaires maliennes (1960-1970)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aux « héroïnes maternelles », la Nation reconnaissante. Représentations et enjeux politiques d’une figure de la révolution malienne de 1991</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/clio.12757⟩</w:t>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mémoires et constructions nationales en Afrique, 117-118, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.117.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539900v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540007v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Féminités et masculinités à l’épreuve de la contestation. Le genre des luttes sociales et politiques au Mali (1954-1993)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sexualité juvénile sous contrôle dans les écoles secondaires maliennes (1960-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Âge et sexualité, 42, pp.77-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.12757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02571086v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report Back. ‘Femmes et genre en contexte colonial, XIXe-XXe siècle’. (‘Women and gender in colonial context, 19th-20th centuries’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Féminités et masculinités à l’épreuve de la contestation. Le genre des luttes sociales et politiques au Mali (1954-1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History Workshop Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012</w:t>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, https://journals.openedition.org/genrehistoire/1939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488192v1</w:t>
+                <w:t xml:space="preserve">hal-02571086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces femmes que je ne saurais voir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Report Back. ‘Femmes et genre en contexte colonial, XIXe-XXe siècle’. (‘Women and gender in colonial context, 19th-20th centuries’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypothèses.</w:t>
+              <w:t xml:space="preserve">History Workshop Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01540035v1</w:t>
+                <w:t xml:space="preserve">hal-02488192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension. Pascale Barthélémy, Africaines et diplômées à l’époque coloniale 1918-1957</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ces femmes que je ne saurais voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique africaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">Hypothèses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488194v1</w:t>
+                <w:t xml:space="preserve">hal-01540035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension. Pascale Barthélémy, Africaines et diplômées à l’époque coloniale 1918-1957</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps rebelles : la mode des jeunes urbains dans les années 1960-1970 au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (4), pp.64-83. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gen.081.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01540041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2224,2228 +2306,2142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aoua Keita (1912–1980): Anti-Colonial Activist, Nationalist Politician, and Feminist in Mali (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing; Springer International Publishing, pp.701, 2023, 978-3-031-13126-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13127-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre de la lutte Une autre histoire du Mali contemporain (1956-1991)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249, 2022, Claude Gautier; Vanina Mozziconacci, 979-10-362-0508-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialismes en Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Benedita-Basto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Kiriakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditions de la maison des sciences de l'homme, pp.550, 2021, 2-7351-2698-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.51060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudiants africains en mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Blum; Pierre Guidi; Ophélie Rillon. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.366, 2016, Pascale Goetschel, 978-2-85944-978-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01414632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre. Entretien avec Odile Goerg</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">À la conquête des droits familiaux et sexuels en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascale Barthélémy; Elara Bertho; Florent Piton; Céline Pauthier. </w:t>
+              <w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En compagnie d'Odile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Les féminismes. Une histoire mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-84597-948-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04357213v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la conquête des droits familiaux et sexuels en Afrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sous l'histoire de l'Afrique, le genre. Entretien avec Odile Goerg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Rillon</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t>
+                <w:t xml:space="preserve">Sara Panata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Céline Pauthier; Elara Bertho; Florent Piton; Pascale Barthélémy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les féminismes. Une histoire mondiale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 978-2-84597-948-2</w:t>
+              <w:t xml:space="preserve">Villes, genre, cinémas en Afrique. Dans les pas d'Odile Goerg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.77-94, 2024, 978-2-38409-151-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858199v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous l'histoire de l'Afrique, le genre. Entretien avec Odile Goerg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Droits des femmes et anticolonialisme en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Rillon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Panata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Céline Pauthier; Elara Bertho; Florent Piton; Pascale Barthélémy. </w:t>
+              <w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Villes, genre, cinémas en Afrique. Dans les pas d'Odile Goerg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.77-94, 2024, 978-2-38409-151-5</w:t>
+              <w:t xml:space="preserve">Une histoire mondiale des féminismes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Textuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782845979482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858219v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droits des femmes et anticolonialisme en Afrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Défendre ses droits par la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Panata</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Wenzek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire mondiale des féminismes</w:t>
+              <w:t xml:space="preserve">Les féminismes. Une histoire mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Textuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782845979482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858191v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre ses droits par la presse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Militantes panafricaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Singaravélou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les féminismes. Une histoire mondiale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782845979482</w:t>
+              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.108-109, 2023, 9782021494150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858197v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militantes panafricaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aoua Keita (1912–1980): Anti-Colonial Activist, Nationalist Politician, and Feminist in Mali (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pierre Singaravélou. </w:t>
+              <w:t xml:space="preserve">Francisca de Haan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonisations. Notre histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Palgrave Handbook of Communist Women Activists around the World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.475-495, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13127-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357504v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aoua Keita (1912–1980): Anti-Colonial Activist, Nationalist Politician, and Feminist in Mali (West Africa)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Barthélémy</w:t>
+                <w:t xml:space="preserve">Révolutions africaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Francisca de Haan. </w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amzat Boukari-Yabara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Banégas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludivine Bantigny; Quentin Deluermoz; Boris Gobille; Laurent Jeanpierre; Eugénia Palieraki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Palgrave Handbook of Communist Women Activists around the World</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-13127-1_19⟩</w:t>
+              <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.490-527, 2023, 9782348059346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dec.banti.2023.02.0490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03984455v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolutions africaines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">S'habiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Ludivine Bantigny; Quentin Deluermoz; Boris Gobille; Laurent Jeanpierre; Eugénia Palieraki. </w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Chomentowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une histoire globale des révolutions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Clefs-Concours Histoire contemporaine, 9782350308418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263003v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'habiller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jeanne Martin Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Chomentowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Clefs-Concours Histoire contemporaine, 9782350308418</w:t>
+              <w:t xml:space="preserve">, 2022, Clefs-Concours - Histoire contemporaine, 9782350308418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386515v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Martin Cissé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pour une histoire des socialismes en Afrique : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Benedita-Basto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Kiriakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t>
+              <w:t xml:space="preserve">Socialismes en Afrique. Socialisms in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Clefs-Concours - Histoire contemporaine, 9782350308418</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditions de la Maison des sciences de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-2-7351-2698-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914767v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire des socialismes en Afrique : introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Aoua Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Razmig Keucheyan, Jean-Numa Ducange, Stéphanie Roza. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socialismes en Afrique. Socialisms in Africa</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-2-7351-2698-9</w:t>
+              <w:t xml:space="preserve">Histoire globale des socialismes XIX-XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp. 893-901, 2021, 9782130822110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233369v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aoua Keita</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">What are the boundaries of African political biography : Reflection based on the Biographical Dictionary of African Mobilizations and Protests, the “Maitron Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Razmig Keucheyan, Jean-Numa Ducange, Stéphanie Roza. </w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anaïs Angelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire globale des socialismes XIX-XXIème siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp. 893-901, 2021, 9782130822110</w:t>
+              <w:t xml:space="preserve">The Politics of Biography in Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp. 23-34, 2021, 9780367544249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360598v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the boundaries of African political biography : Reflection based on the Biographical Dictionary of African Mobilizations and Protests, the “Maitron Afrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Mourre</w:t>
+                <w:t xml:space="preserve">Mémoires, correspondances, photographies, entretiens : à propos de Gabriel d’Arboussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Anaïs Angelo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Kouamé; Éric P. Meyer; Anne Viguier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Politics of Biography in Africa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Inalco, pp.1177-1187, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesinalco.27204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360597v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02569902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires, correspondances, photographies, entretiens : à propos de Gabriel d’Arboussier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Regard croisé sur deux générations de militantes maliennes (1954-1991). Entre engagement féministe et partisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Kouamé; Éric P. Meyer; Anne Viguier. </w:t>
+              <w:t xml:space="preserve">Muriel Gomez-Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des historiographies : Afriques, Amériques, Asies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Femmes d’Afrique et émancipation. Entre normes sociales contraignantes et nouveaux possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, 2018, 9782811119355</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02569902v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé sur deux générations de militantes maliennes (1954-1991). Entre engagement féministe et partisan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rebellious bodies: Urban youth fashion in the sixties and seventies in Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muriel Gomez-Perez. </w:t>
+              <w:t xml:space="preserve">Chien Jian; Martin Klimke; Masha Kirasirova; Mary Nolan; Marylin Young; Joanna Waley-Cohen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes d’Afrique et émancipation. Entre normes sociales contraignantes et nouveaux possibles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Routledge Handbook of the Global Sixties: Between Protest and Nation-Building</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.135-145, 2018, Routledge Handbooks Online, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315150918-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488184v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebellious bodies: Urban youth fashion in the sixties and seventies in Mali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Regard croisé sur deux générations de militantes maliennes (1954-1991) : entre engagements “féministes” et partisans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chien Jian; Martin Klimke; Masha Kirasirova; Mary Nolan; Marylin Young; Joanna Waley-Cohen. </w:t>
+              <w:t xml:space="preserve">Muriel Gomez-Perez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Routledge Handbook of the Global Sixties: Between Protest and Nation-Building</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Femmes d'Afrique et émancipation: Entre normes sociales contraignantes et nouveaux possibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.115--146, 2018, 978-2-8111-1935-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432252v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard croisé sur deux générations de militantes maliennes (1954-1991) : entre engagements “féministes” et partisans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Abolir la gérontocratie patriarcale! Une révolution maoïste au Mali ? (1966-1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Muriel Gomez-Perez. </w:t>
+              <w:t xml:space="preserve">Ludivine Bantigny; Fanny Bugnon; Fanny Gallot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes d'Afrique et émancipation: Entre normes sociales contraignantes et nouveaux possibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala, pp.115--146, 2018, 978-2-8111-1935-5</w:t>
+              <w:t xml:space="preserve">“Prolétaires de tous les pays, qui lave vos chaussettes ?” Le genre de l'engagement dans les années 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-76, 2017, 978-2-7535-5231-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386716v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abolir la gérontocratie patriarcale! Une révolution maoïste au Mali ? (1966-1968)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand les filles s’en mêlent. Le mouvement étudiant à l’épreuve des rapports de genre au Mali (1977-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ludivine Bantigny; Fanny Bugnon; Fanny Gallot. </w:t>
+              <w:t xml:space="preserve">Françoise Blum; Pierre Guidi; Ophélie Rillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Prolétaires de tous les pays, qui lave vos chaussettes ?” Le genre de l'engagement dans les années 1968</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.67-76, 2017, 978-2-7535-5231-9</w:t>
+              <w:t xml:space="preserve">Étudiants africains en mouvements. Contribution à une histoire des années 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.213-231, 2017, Histoire contemporaine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386715v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les filles s’en mêlent. Le mouvement étudiant à l’épreuve des rapports de genre au Mali (1977-1980)</w:t>
-[...84 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mobilisations féminines en contexte autoritaire. La “dépolitisation” comme outil d'émancipation dans le Mali des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kadya Emmanuelle Tall; Marie-Emmanuelle Pommerolle; Michel Cahen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective Mobilisations in Africa / Mobilisations collectives en Afrique: Enough is Enough! / Ça suffit!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Brill, pp.164-182, 2015, Africa-Europe Group for Interdisciplinary Studies, </w:t>
@@ -4515,51 +4511,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruzzi Silvia. — Islam and Gender in Colonial Northeast Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.480-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/etudesafricaines.34579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4586,103 +4582,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Africa Was Socialist, Too: A Contribution to the History of Contemporary Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Kiriakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Benedita-Basto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4704,51 +4700,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension. Stoler Ann Laura, Au coeur de l'archive coloniale. Question de méthode, Paris, Ed. de l'EHESS, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4766,51 +4762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TALL Madina épouse Ly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maitron Afrique. Dictionnaire biographique des mobilisations et contestations africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, https://maitron.fr/spip.php?article160548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4880,51 +4876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des activités scientifiques du GIS Etudes africaines en France pour 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - INSHS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4959,51 +4955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan des activités scientifiques du GIS Etudes africaines en France 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS - INSHS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5096,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Brandler-Weinreb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Rillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth de Pablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5344,51 +5340,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.stc01" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858207v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.entretien01" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264559v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.146.0039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3262" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051544ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488174v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Smirnova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.20697" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571129v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386745v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Cross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03056244.2016.1216671" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540007v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.117.0039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539900v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12757" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571086v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488192v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540041v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994579v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593837v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100667130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1_19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rahal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amzat Boukari-Yabara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chomentowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.27204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315150918-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100319100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004300002_008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34579" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858268v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.stc01" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858207v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.entretien01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858263v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vezzadini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2024.060701" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517517v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guidi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.151.0003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02863918v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aude Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emmanuelle Pommerolle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02579100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928634v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.146.0039" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.3262" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469186v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;line Le Lay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brinker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1051544ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Smirnova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.20697" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02551761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bouilly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0087" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571129v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02386745v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.255.0003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Cross" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03056244.2016.1216671" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540007v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.117.0039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539900v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12757" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488192v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540035v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488194v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.081.0064" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593837v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100667130" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedita-Basto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Kiriakou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mourre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.51060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858199v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Wenzek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357504v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984455v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13127-1_19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Rahal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amzat Boukari-Yabara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.banti.2023.02.0490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386515v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Chomentowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233369v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionsmsh/51260" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360598v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360597v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02569902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesinalco.27204" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488184v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315150918-14" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386716v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100319100" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004300002_008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesafricaines.34579" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571038v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816165v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pennec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03816163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01796445v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hugon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Brandler-Weinreb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Delord" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>