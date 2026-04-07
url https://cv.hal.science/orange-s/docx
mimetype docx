--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -364,1598 +364,1598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Former aux "petits" métiers : regards internationaux, 150, pp.189-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.8103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03057710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Balland</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources de la proximité. Capital d’autochtonie et engagements locaux des jeunes femmes d’origine populaire et rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2, pp.167-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.192.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266 (1), pp.117-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjouer les pronostics scolaires et les destins sociaux. Sur quelques représentations et usages de la filière Staps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 14 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.014.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des risques scolaires. « Avec Parcoursup, je ne serais peut-être pas là »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.102.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peut-être que dans dix ans je ne pourrai plus le faire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (3), pp. 77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.045.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ambitions raisonnables et raisonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, HS n°6, p. 113-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ambitions raisonnables et raisonnées. Accéder à l’enseignement supérieur par les IUT et les STS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série n°6 (1), pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Access and retention in French higher education: student drop-out as a form of regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Sociology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.126 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01425692.2017.1319760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01927936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noblesse scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (5), pp.68-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.220.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bacheliers professionnels face à Admission Post-Bac (APB) « logique commune » versus « logique formelle » de l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
+              <w:t xml:space="preserve">, 2017, n°198, pp.49 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sofia Aouani</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à la certification des élèves de lycée professionnel : une mesure additionnelle des diplômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Renard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°59, p. 41-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Notes de lecture</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation et parcours des filles et des garçons dans l’enseignement supérieur - Christine Fontanini - Recension par Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 266 (1), pp.117-119</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La gestion des risques scolaires. « Avec Parcoursup, je ne serais peut-être pas là »</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécomptes du supérieur - « Autres » écoles, « autres » établissements et « autres » formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/socio.102.0217⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (1), pp.40 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106315627589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Romuald Bodin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambitions scolaires et sociales des lycéens ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...76 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (3), pp. 77-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.045.0077⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 37 (3), pp. 63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.037.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">13. Le réformisme conservateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp. 218-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.016.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...708 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stagiaires en BTS : le sens différencié de la qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 180, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370476v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01928074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novos alunos e apropriações heréticas da Universidade na França</w:t>
               </w:r>
@@ -2724,50 +2724,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04431268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04352945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2789,152 +2884,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04352854v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04352945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Young Women Who Stay Behind. Spatial Immobility And Proximity As A Resource In French Rural Areas</w:t>
               </w:r>
@@ -3166,77 +3166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe des sciences et la classe sociale des lettres ? Les régimes explicatifs des inégalités scolaires en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Croiser le genre et la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3255,217 +3255,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intuition scientifique : une qualité inégalement partagée ?</w:t>
+                <w:t xml:space="preserve">Le “manque d’ambition” des bacheliers. Auto-censure, censure et essentialisation des choix post-bac des élèves d’origine populaire et d’origine rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Pierrel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mengneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Versailles-Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02082734v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Le “manque d’ambition” des bacheliers. Auto-censure, censure et essentialisation des choix post-bac des élèves d’origine populaire et d’origine rurale</w:t>
+                <w:t xml:space="preserve">halshs-02082725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intuition scientifique : une qualité inégalement partagée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Lemêtre</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mengneau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Versailles-Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02082725v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02082734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3642,64 +3642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles + sciences = une équation insoluble ? : Enquête sur les classes préparatoires scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2016, Collection du CEPREMAP (Centre Pour La Recherche Économique et ses Applications), Claudia Senik, 978-2-7288-0556-3</w:t>
             </w:r>
           </w:p>
@@ -4648,539 +4648,539 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le continuum bac - 3 / bac + 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions en contexte scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-250, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le continuum bac – 3 / bac + 3 : le risque de la cristallisation des destinées scolaires et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M.-H. Jacques (Éd.), "Les transitions en contexte scolaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.243-250, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joukyuu gijutsusha shousho to iu sentaku. Shominkaisou shusshin no bakarorea shutokusha ni okeru shibou no kouchiku to kakoikomi no made</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyuuiku no taishuuka ha nani wo motarashita ka. Furansu kaisha no kaisou to kakusa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24-55, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novos alunos e apropriações heréticas da Universidade na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora CRV. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M.-H. Jacques (Éd.), "Les transitions en contexte scolaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.243-250, 2016</w:t>
+              <w:t xml:space="preserve">Heranças da sociologia de Pierre Bourdieu et Jean-Claude Passeron. 50 anos de Os Herdeiros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-92, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux diagnostics pour vraies réformes de l’Université Les cadres a priori de l’entendement réformateur et ses conditions de possibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dérégulation universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.249-268, 2015</w:t>
+              <w:t xml:space="preserve">, Syllepse, pp.249-268, 2015, 978-2-84950-468-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux diagnostics pour vraies réformes de l'Université : les cadres a priori de l'entendement réformateur et leurs conditions de possibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dérégulation universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Syllepse, pp.249-268, 2015, 978-2-84950-468-0</w:t>
+              <w:t xml:space="preserve">, pp.249-268, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une orientation sédentaire. Formes d'immobilisme dans la poursuite d'études en Sections de technicien supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mobilité dans le système scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-106, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001522v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02001505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir les vicissitudes des parcours scolaires</w:t>
               </w:r>
@@ -5589,77 +5589,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'une noblesse scientifique. Enquête sur les biais de recrutement à l'ENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole normale supérieure - ENS PARIS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5992,51 +5992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0217" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297721v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.045.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03400706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2017.1319760" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03370476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0218" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1984723815292014182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.199.0102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.089.0112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.183.0032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082725v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mengneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17543-8.p.0225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001450v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.045.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03400706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2017.1319760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03370476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1984723815292014182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.199.0102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.089.0112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.183.0032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mengneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17543-8.p.0225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>