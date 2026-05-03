--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -364,248 +364,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Former aux "petits" métiers : regards internationaux, 150, pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.8103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03057710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Houdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Jedlicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689643v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-03057710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources de la proximité. Capital d’autochtonie et engagements locaux des jeunes femmes d’origine populaire et rurale</w:t>
               </w:r>
@@ -1156,464 +1156,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La noblesse scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (5), pp.68-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.220.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bacheliers professionnels face à Admission Post-Bac (APB) « logique commune » versus « logique formelle » de l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°198, pp.49 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à la certification des élèves de lycée professionnel : une mesure additionnelle des diplômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°59, p. 41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation et parcours des filles et des garçons dans l’enseignement supérieur - Christine Fontanini - Recension par Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Access and retention in French higher education: student drop-out as a form of regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Sociology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39 (1), pp.126 - 143. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01425692.2017.1319760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01927936v1</w:t>
-              </w:r>
-[...344 lines deleted...]
-                <w:t xml:space="preserve">hal-02195630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécomptes du supérieur - « Autres » écoles, « autres » établissements et « autres » formations</w:t>
               </w:r>
@@ -1775,187 +1775,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stagiaires en BTS : le sens différencié de la qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 180, pp.87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">13. Le réformisme conservateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (1), pp. 218-232. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.016.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rce.016.0218⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01928074v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03370476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novos alunos e apropriações heréticas da Universidade na França</w:t>
               </w:r>
@@ -2724,50 +2724,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04431268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04352854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2789,152 +2884,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04352945v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04352854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Young Women Who Stay Behind. Spatial Immobility And Proximity As A Resource In French Rural Areas</w:t>
               </w:r>
@@ -3166,77 +3166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe des sciences et la classe sociale des lettres ? Les régimes explicatifs des inégalités scolaires en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Croiser le genre et la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3369,64 +3369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intuition scientifique : une qualité inégalement partagée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Versailles-Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3642,64 +3642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles + sciences = une équation insoluble ? : Enquête sur les classes préparatoires scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2016, Collection du CEPREMAP (Centre Pour La Recherche Économique et ses Applications), Claudia Senik, 978-2-7288-0556-3</w:t>
             </w:r>
           </w:p>
@@ -4648,724 +4648,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le continuum bac – 3 / bac + 3 : le risque de la cristallisation des destinées scolaires et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M.-H. Jacques (Éd.), "Les transitions en contexte scolaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.243-250, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joukyuu gijutsusha shousho to iu sentaku. Shominkaisou shusshin no bakarorea shutokusha ni okeru shibou no kouchiku to kakoikomi no made</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kyuuiku no taishuuka ha nani wo motarashita ka. Furansu kaisha no kaisou to kakusa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.24-55, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le continuum bac - 3 / bac + 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transitions en contexte scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.243-250, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux diagnostics pour vraies réformes de l’Université Les cadres a priori de l’entendement réformateur et ses conditions de possibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M.-H. Jacques (Éd.), "Les transitions en contexte scolaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.243-250, 2016</w:t>
+              <w:t xml:space="preserve">La dérégulation universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syllepse, pp.249-268, 2015, 978-2-84950-468-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...46 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux diagnostics pour vraies réformes de l'Université : les cadres a priori de l'entendement réformateur et leurs conditions de possibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syllepse. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyuuiku no taishuuka ha nani wo motarashita ka. Furansu kaisha no kaisou to kakusa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.24-55, 2016</w:t>
+              <w:t xml:space="preserve">La dérégulation universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.249-268, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une orientation sédentaire. Formes d'immobilisme dans la poursuite d'études en Sections de technicien supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses du Septentrion. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mobilité dans le système scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-106, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novos alunos e apropriações heréticas da Universidade na França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editora CRV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heranças da sociologia de Pierre Bourdieu et Jean-Claude Passeron. 50 anos de Os Herdeiros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-92, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...213 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir les vicissitudes des parcours scolaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Orange</w:t>
+                <w:t xml:space="preserve">Les constructions biographiques en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pégourdie Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chantegros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULIM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.77_90, 2012</w:t>
+              <w:t xml:space="preserve">, pp.9-23, 2012, Sociologie &amp; sciences sociales, 978-2-84287-566-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02001546v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-02001575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...28 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Rougier</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir les vicissitudes des parcours scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULIM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique biographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-23, 2012, Sociologie &amp; sciences sociales, 978-2-84287-566-4</w:t>
+              <w:t xml:space="preserve">, pp.77_90, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02001575v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le BTS, genèse d'un seuil scolaire</w:t>
               </w:r>
@@ -5589,77 +5589,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'une noblesse scientifique. Enquête sur les biais de recrutement à l'ENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole normale supérieure - ENS PARIS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5992,51 +5992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.045.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03400706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2017.1319760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03370476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1984723815292014182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.199.0102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.089.0112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.183.0032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mengneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17543-8.p.0225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001546v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.045.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03400706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2017.1319760" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03370476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0218" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1984723815292014182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.199.0102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.089.0112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.183.0032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mengneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17543-8.p.0225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>