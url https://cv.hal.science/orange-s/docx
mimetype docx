--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -364,1598 +364,1598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand étudier, c’est travailler. Cadres institués des études et perspectives étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03689643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Former aux "petits" métiers : regards internationaux, 150, pp.189-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/formationemploi.8103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03057710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Balland</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ressources de la proximité. Capital d’autochtonie et engagements locaux des jeunes femmes d’origine populaire et rurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Aouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie David</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Houdeville</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/2, pp.167-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.192.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266 (1), pp.117-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjouer les pronostics scolaires et les destins sociaux. Sur quelques représentations et usages de la filière Staps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Jedlicki</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 14 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.014.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des risques scolaires. « Avec Parcoursup, je ne serais peut-être pas là »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (2), pp.217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/socio.102.0217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02297718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ambitions raisonnables et raisonnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, HS n°6, p. 113-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peut-être que dans dix ans je ne pourrai plus le faire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoir/Agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (3), pp. 77-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.045.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des ambitions raisonnables et raisonnées. Accéder à l’enseignement supérieur par les IUT et les STS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Hors-série n°6 (1), pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Access and retention in French higher education: student drop-out as a form of regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Journal of Sociology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (1), pp.126 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01425692.2017.1319760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01927936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La noblesse scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220 (5), pp.68-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arss.220.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les bacheliers professionnels face à Admission Post-Bac (APB) « logique commune » versus « logique formelle » de l’orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de pédagogie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 209, pp.5-10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rfp.9636⟩</w:t>
+              <w:t xml:space="preserve">, 2017, n°198, pp.49 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfp.5264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sofia Aouani</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport à la certification des élèves de lycée professionnel : une mesure additionnelle des diplômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fanny Renard</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spirale - Revue de Recherches en Éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°59, p. 41-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Notes de lecture</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation et parcours des filles et des garçons dans l’enseignement supérieur - Christine Fontanini - Recension par Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 266 (1), pp.117-119</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déjouer les pronostics scolaires et les destins sociaux. Sur quelques représentations et usages de la filière Staps</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécomptes du supérieur - « Autres » écoles, « autres » établissements et « autres » formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsss.014.0031⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130 (1), pp.40 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106315627589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Romuald Bodin</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambitions scolaires et sociales des lycéens ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...76 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir/Agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 45 (3), pp. 77-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sava.045.0077⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 37 (3), pp. 63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sava.037.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">13. Le réformisme conservateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp. 218-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.016.0218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...708 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01928074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stagiaires en BTS : le sens différencié de la qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 180, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03370476v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01928074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novos alunos e apropriações heréticas da Universidade na França</w:t>
               </w:r>
@@ -2724,50 +2724,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04431268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gendered selection : co-optation and exclusion in academic medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Julla-Marcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society for the Social Studies of Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4S, Nov 2023, Honolulu, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04352945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La recherche hospitalo-universitaire : vocation, sélection ou désertion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2789,152 +2884,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fin d’un monde, nouveau monde ? Penser les changements des systèmes d’enseignement supérieur et de recherche. 5e colloque du Résup</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau d'études sur l'enseignement supérieur, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04352854v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04352945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Young Women Who Stay Behind. Spatial Immobility And Proximity As A Resource In French Rural Areas</w:t>
               </w:r>
@@ -3166,77 +3166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sexe des sciences et la classe sociale des lettres ? Les régimes explicatifs des inégalités scolaires en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Croiser le genre et la classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3369,64 +3369,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intuition scientifique : une qualité inégalement partagée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Versailles-Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3642,64 +3642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filles + sciences = une équation insoluble ? : Enquête sur les classes préparatoires scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Rue d'Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.152, 2016, Collection du CEPREMAP (Centre Pour La Recherche Économique et ses Applications), Claudia Senik, 978-2-7288-0556-3</w:t>
             </w:r>
           </w:p>
@@ -4648,50 +4648,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le continuum bac - 3 / bac + 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transitions en contexte scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.243-250, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le continuum bac – 3 / bac + 3 : le risque de la cristallisation des destinées scolaires et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4700,487 +4773,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M.-H. Jacques (Éd.), "Les transitions en contexte scolaire"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.243-250, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joukyuu gijutsusha shousho to iu sentaku. Shominkaisou shusshin no bakarorea shutokusha ni okeru shibou no kouchiku to kakoikomi no made</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyuuiku no taishuuka ha nani wo motarashita ka. Furansu kaisha no kaisou to kakusa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.24-55, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">PUR. </w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novos alunos e apropriações heréticas da Universidade na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editora CRV. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les transitions en contexte scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.243-250, 2016</w:t>
+              <w:t xml:space="preserve">Heranças da sociologia de Pierre Bourdieu et Jean-Claude Passeron. 50 anos de Os Herdeiros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-92, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux diagnostics pour vraies réformes de l’Université Les cadres a priori de l’entendement réformateur et ses conditions de possibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dérégulation universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syllepse, pp.249-268, 2015, 978-2-84950-468-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faux diagnostics pour vraies réformes de l'Université : les cadres a priori de l'entendement réformateur et leurs conditions de possibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syllepse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La dérégulation universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249-268, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une orientation sédentaire. Formes d'immobilisme dans la poursuite d'études en Sections de technicien supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mobilité dans le système scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-106, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001522v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02001505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les constructions biographiques en sciences sociales</w:t>
               </w:r>
@@ -5589,77 +5589,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La production d'une noblesse scientifique. Enquête sur les biais de recrutement à l'ENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole normale supérieure - ENS PARIS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5992,51 +5992,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057710v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8103" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928063v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.045.0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928099v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03400706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928047v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5264" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928091v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927936v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2017.1319760" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03370476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0218" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1984723815292014182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.199.0102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.089.0112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.183.0032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mengneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17543-8.p.0225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567807v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001450v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001460v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268236v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001522v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001505v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469795v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lem&#234;tre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Orange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0159" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591407v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44383" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379817v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.31569" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689643v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Balland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Houdeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.9636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03057710v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.8103" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.192.0167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Bodin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.014.0031" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.102.0217" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.045.0077" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03400706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01425692.2017.1319760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Blanchard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pierrel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.220.0068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928047v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.5264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928089v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106315627589" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.037.0063" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.016.0218" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03370476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5965/1984723815292014182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.199.0102" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.089.0112" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928032v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.183.0032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928022v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.1260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928012v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Boulet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Julla-Marcy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04431268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Cav&#233;e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352854v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02297742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052293v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082725v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mengneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05469782v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17543-8.p.0225" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125871v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cepremap.fr/depot/opus/OPUS42.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927966v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien P&#233;gourdie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rougier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantegros" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.lechi.2025.01.0139" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125891v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03814784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vignon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Haute" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Mathieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001281v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001437v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001460v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02567807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001450v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268236v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001515v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001522v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001575v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;gourdie Adrien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001546v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858997v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-02282260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Perdoncin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Kaue Ferreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Saib Musette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galitzine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>